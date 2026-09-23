--- v0 (2026-07-25)
+++ v1 (2026-09-23)
@@ -1,130 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\MyDates\Johntra2000\VARI\CORSA\CLASSIFICA_5TOURS\Aggiornamento_Tours\Classifica_Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE306BC3-BFFB-4EF9-A995-00DF627B9899}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4E97F8E-5D96-4D04-BC34-86E7A37EAE4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="723" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="RunByNight" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">RunByNight!$A$1:$T$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">RunByNight!$A$1:$Q$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="675" uniqueCount="310">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="927" uniqueCount="412">
   <si>
     <t>NAZ.</t>
   </si>
   <si>
     <t>CATEGORIA</t>
   </si>
   <si>
     <t>ORDER BY CAT.</t>
   </si>
   <si>
     <t>SESSO</t>
   </si>
   <si>
     <t>COGNOME NOME</t>
   </si>
   <si>
     <t>SOCIETA'</t>
   </si>
   <si>
     <t>PUNTI</t>
   </si>
   <si>
     <t>CHILOMETRI</t>
   </si>
   <si>
-    <t>GARA 6
-[...18 lines deleted...]
-  <si>
     <t>ITA</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>''</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>CIMINI CHRISTIAN</t>
   </si>
   <si>
     <t>ATLETICA VENAFRO</t>
   </si>
   <si>
     <t>7.2</t>
   </si>
   <si>
     <t>00:29:00''</t>
   </si>
   <si>
     <t>SM45</t>
@@ -387,53 +367,50 @@
   <si>
     <t>00:38:22''</t>
   </si>
   <si>
     <t>41:40''</t>
   </si>
   <si>
     <t>MASSAINI GIORGIO</t>
   </si>
   <si>
     <t>RUNCARD</t>
   </si>
   <si>
     <t>00:39:46''</t>
   </si>
   <si>
     <t>SM50</t>
   </si>
   <si>
     <t>MERCANTINI LEONARDO</t>
   </si>
   <si>
     <t>ATL.CAPANNE PRO LOCO ATHL.TEAM</t>
   </si>
   <si>
-    <t>23.9</t>
-[...1 lines deleted...]
-  <si>
     <t>00:40:15''</t>
   </si>
   <si>
     <t>0:52:20''</t>
   </si>
   <si>
     <t>SF60</t>
   </si>
   <si>
     <t>60''</t>
   </si>
   <si>
     <t>VAGNOLI MARIA RITA</t>
   </si>
   <si>
     <t>ATLETICA WINNER FOLIGNO</t>
   </si>
   <si>
     <t>SM60</t>
   </si>
   <si>
     <t>ANGELETTI INDALEZIO</t>
   </si>
   <si>
     <t>00:48:19''</t>
@@ -712,53 +689,50 @@
     <t>DARTIBALE FIORELLA</t>
   </si>
   <si>
     <t>ASD ATLETICO MONTEROTONDO</t>
   </si>
   <si>
     <t>39:35''</t>
   </si>
   <si>
     <t>GRIECO DAVIDE</t>
   </si>
   <si>
     <t>40:03''</t>
   </si>
   <si>
     <t>CAISALETIN CUSANGUA NELLY GUADALUPE</t>
   </si>
   <si>
     <t>40:17''</t>
   </si>
   <si>
     <t>PIRRO SAVERIO</t>
   </si>
   <si>
     <t>A.S.D. ESERCITO CECCHIGNOLA</t>
-  </si>
-[...1 lines deleted...]
-    <t>24.7</t>
   </si>
   <si>
     <t>41:38''</t>
   </si>
   <si>
     <t>0:45:40''</t>
   </si>
   <si>
     <t>EREMITA ORAZIO</t>
   </si>
   <si>
     <t>FREE RUNNERS MOLFETTA</t>
   </si>
   <si>
     <t>42:13''</t>
   </si>
   <si>
     <t>DI VENTURA GIOVANNI</t>
   </si>
   <si>
     <t>A.S.D. PODISTICA VEIO</t>
   </si>
   <si>
     <t>45:46''</t>
   </si>
@@ -975,195 +949,506 @@
   <si>
     <t>GARA 1
 15-05-2026 -7.2 KM</t>
   </si>
   <si>
     <t>GARA 2
 01-06-2026 -8 KM</t>
   </si>
   <si>
     <t>GARA 3
 06-06-2026 - 8 KM</t>
   </si>
   <si>
     <t>GARA 4
 26-06-2026 - 8 KM</t>
   </si>
   <si>
     <t>GARA 5
 11-07-2026 - 8.7 KM</t>
   </si>
   <si>
     <t>POS. TOUR</t>
   </si>
   <si>
     <t>ORD. PRIMA ISCRIZIONE</t>
+  </si>
+  <si>
+    <t>30.7</t>
+  </si>
+  <si>
+    <t>0:32:11''</t>
+  </si>
+  <si>
+    <t>00:34:32''</t>
+  </si>
+  <si>
+    <t>55.4</t>
+  </si>
+  <si>
+    <t>0:36:10''</t>
+  </si>
+  <si>
+    <t>00:35:00''</t>
+  </si>
+  <si>
+    <t>00:37:21''</t>
+  </si>
+  <si>
+    <t>47.4</t>
+  </si>
+  <si>
+    <t>0:38:29''</t>
+  </si>
+  <si>
+    <t>00:37:52''</t>
+  </si>
+  <si>
+    <t>00:42:29''</t>
+  </si>
+  <si>
+    <t>00:46:02''</t>
+  </si>
+  <si>
+    <t>0:35:30''</t>
+  </si>
+  <si>
+    <t>00:43:23''</t>
+  </si>
+  <si>
+    <t>39.4</t>
+  </si>
+  <si>
+    <t>00:39:10''</t>
+  </si>
+  <si>
+    <t>00:45:21''</t>
+  </si>
+  <si>
+    <t>00:42:28''</t>
+  </si>
+  <si>
+    <t>00:59:14''</t>
+  </si>
+  <si>
+    <t>00:57:16''</t>
+  </si>
+  <si>
+    <t>01:06:15''</t>
+  </si>
+  <si>
+    <t>24.2</t>
+  </si>
+  <si>
+    <t>0:29:26''</t>
+  </si>
+  <si>
+    <t>00:35:32''</t>
+  </si>
+  <si>
+    <t>23.5</t>
+  </si>
+  <si>
+    <t>0:34:20''</t>
+  </si>
+  <si>
+    <t>00:37:47''</t>
+  </si>
+  <si>
+    <t>40.2</t>
+  </si>
+  <si>
+    <t>0:34:02''</t>
+  </si>
+  <si>
+    <t>00:39:29''</t>
+  </si>
+  <si>
+    <t>00:46:27''</t>
+  </si>
+  <si>
+    <t>00:44:12''</t>
+  </si>
+  <si>
+    <t>00:41:11''</t>
+  </si>
+  <si>
+    <t>00:43:04''</t>
+  </si>
+  <si>
+    <t>DE STEFANO MICHELE</t>
+  </si>
+  <si>
+    <t>7.5</t>
+  </si>
+  <si>
+    <t>0:28:40''</t>
+  </si>
+  <si>
+    <t>DEL ZOPPO FABIO</t>
+  </si>
+  <si>
+    <t>ASD ATL. GRAN SASSO TERAMO</t>
+  </si>
+  <si>
+    <t>0:29:40''</t>
+  </si>
+  <si>
+    <t>VESPAZIANI NICOLO'</t>
+  </si>
+  <si>
+    <t>ATLETICA FIANO ROMANO</t>
+  </si>
+  <si>
+    <t>0:29:50''</t>
+  </si>
+  <si>
+    <t>FIORINI PAOLA</t>
+  </si>
+  <si>
+    <t>ASD ATLETICA FERENTINO</t>
+  </si>
+  <si>
+    <t>0:31:54''</t>
+  </si>
+  <si>
+    <t>DI MURRO FEDERICA</t>
+  </si>
+  <si>
+    <t>15.5</t>
+  </si>
+  <si>
+    <t>0:33:16''</t>
+  </si>
+  <si>
+    <t>00:37:46''</t>
+  </si>
+  <si>
+    <t>ESPOSITO GIACOMO</t>
+  </si>
+  <si>
+    <t>PIANO MA ARRIVIAMO SSD ARL</t>
+  </si>
+  <si>
+    <t>0:34:56''</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>SF55</t>
+  </si>
+  <si>
+    <t>CUCCU MARIA CARMEN</t>
+  </si>
+  <si>
+    <t>0:36:50''</t>
+  </si>
+  <si>
+    <t>COGLIANDRO ROMANDINO A.</t>
+  </si>
+  <si>
+    <t>0:36:51''</t>
+  </si>
+  <si>
+    <t>PINO GIANNA</t>
+  </si>
+  <si>
+    <t>IL CORRIDORE RUNNING CLUB</t>
+  </si>
+  <si>
+    <t>0:37:10''</t>
+  </si>
+  <si>
+    <t>00:43:30''</t>
+  </si>
+  <si>
+    <t>SPATUZZO MARCO</t>
+  </si>
+  <si>
+    <t>0:37:11''</t>
+  </si>
+  <si>
+    <t>00:44:31''</t>
+  </si>
+  <si>
+    <t>CORTESE  ANTONIO</t>
+  </si>
+  <si>
+    <t>0:37:21''</t>
+  </si>
+  <si>
+    <t>00:41:27''</t>
+  </si>
+  <si>
+    <t>GIZZI PAOLA</t>
+  </si>
+  <si>
+    <t>A.S.D. RUNNING EVOLUTION</t>
+  </si>
+  <si>
+    <t>GENTILE  DEBORAH</t>
+  </si>
+  <si>
+    <t>00:38:31''</t>
+  </si>
+  <si>
+    <t>SABADELLO CATIUSCIA</t>
+  </si>
+  <si>
+    <t>FILIPPONI MARINA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARINANGELI ADRIANO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">A.S.D. RUNNERS SAN GEMINI </t>
+  </si>
+  <si>
+    <t>00:45:18''</t>
+  </si>
+  <si>
+    <t>00:42:57''</t>
+  </si>
+  <si>
+    <t>DONARELLI VALERIO</t>
+  </si>
+  <si>
+    <t>ATL. ST. RIETI ANDREA MILARDI</t>
+  </si>
+  <si>
+    <t>00:57:03''</t>
+  </si>
+  <si>
+    <t>01:13:31''</t>
+  </si>
+  <si>
+    <t>DESSì  ROMANO</t>
+  </si>
+  <si>
+    <t>01:17:03''</t>
+  </si>
+  <si>
+    <t>DEL MONACO GUIDO</t>
+  </si>
+  <si>
+    <t>00:29:36''</t>
+  </si>
+  <si>
+    <t>RUGO ALESSIO</t>
+  </si>
+  <si>
+    <t>ATL. CAPANNE PRO LOCO A.T.</t>
+  </si>
+  <si>
+    <t>00:31:59''</t>
+  </si>
+  <si>
+    <t>MANCINI GIAMPAOLO</t>
+  </si>
+  <si>
+    <t>00:33:49''</t>
+  </si>
+  <si>
+    <t>GRASSI LEONARDO</t>
+  </si>
+  <si>
+    <t>00:34:16''</t>
+  </si>
+  <si>
+    <t>SANTINI MONICA</t>
+  </si>
+  <si>
+    <t>GIOVAGNOLI GIORDANO</t>
+  </si>
+  <si>
+    <t>PIANO MA ARRIVIAMO SSD</t>
+  </si>
+  <si>
+    <t>BUSTOS GABRIELA M.</t>
+  </si>
+  <si>
+    <t>00:44:06''</t>
+  </si>
+  <si>
+    <t>DE ANTONIS  EMANUELA</t>
+  </si>
+  <si>
+    <t>LUCENTINI MARCO</t>
+  </si>
+  <si>
+    <t>ASD RUNNER TEAM</t>
+  </si>
+  <si>
+    <t>00:45:59''</t>
+  </si>
+  <si>
+    <t>GRILLO GIACOMO</t>
+  </si>
+  <si>
+    <t>00:48:49''</t>
+  </si>
+  <si>
+    <t>CENCI GIULIA</t>
+  </si>
+  <si>
+    <t>00:52:36''</t>
+  </si>
+  <si>
+    <t>GARA 7
+22-08-2026 - 8 KM</t>
+  </si>
+  <si>
+    <t>GARA 6
+02-08-2026 - 7.5 KM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="12">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCC99FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
-        <bgColor indexed="64"/>
-[...10 lines deleted...]
-        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF66FFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF94FED1"/>
       <color rgb="FFCC99FF"/>
       <color rgb="FF66FFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1413,5102 +1698,5910 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:T81"/>
+  <dimension ref="A1:Q110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.33203125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="16" style="8" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="38.21875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="33.21875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.6640625" style="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="15.88671875" style="6" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="21.77734375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="20.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="20.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="22.21875" style="3" bestFit="1" customWidth="1"/>
-    <col min="16" max="20" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="17" width="21.6640625" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:17" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="K1" s="5" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>296</v>
+      </c>
+      <c r="L1" s="11" t="s">
+        <v>297</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="N1" s="7" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="O1" s="10" t="s">
-        <v>307</v>
-[...17 lines deleted...]
-    <row r="2" spans="1:20" x14ac:dyDescent="0.3">
+        <v>300</v>
+      </c>
+      <c r="P1" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="Q1" s="13" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A2">
         <v>23</v>
       </c>
       <c r="B2">
-        <v>1</v>
+        <v>23</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E2" t="s">
+        <v>134</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
+        <v>135</v>
+      </c>
+      <c r="H2" t="s">
+        <v>76</v>
+      </c>
+      <c r="I2">
+        <v>21</v>
+      </c>
+      <c r="J2" t="s">
+        <v>306</v>
+      </c>
+      <c r="K2" t="s">
+        <v>136</v>
+      </c>
+      <c r="L2" t="s">
+        <v>137</v>
+      </c>
+      <c r="M2" t="s">
+        <v>138</v>
+      </c>
+      <c r="N2" t="s">
         <v>139</v>
       </c>
-      <c r="E2" t="s">
+      <c r="O2" t="s">
         <v>140</v>
       </c>
-      <c r="F2" t="s">
+      <c r="P2" t="s">
+        <v>322</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A3">
+        <v>15</v>
+      </c>
+      <c r="B3">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>93</v>
+      </c>
+      <c r="E3" t="s">
+        <v>94</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" t="s">
+        <v>95</v>
+      </c>
+      <c r="H3" t="s">
+        <v>76</v>
+      </c>
+      <c r="I3">
+        <v>21</v>
+      </c>
+      <c r="J3" t="s">
+        <v>306</v>
+      </c>
+      <c r="K3" t="s">
+        <v>96</v>
+      </c>
+      <c r="L3" t="s">
+        <v>97</v>
+      </c>
+      <c r="M3" t="s">
+        <v>98</v>
+      </c>
+      <c r="N3" t="s">
+        <v>99</v>
+      </c>
+      <c r="O3" t="s">
+        <v>100</v>
+      </c>
+      <c r="P3" t="s">
+        <v>315</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A4">
+        <v>4</v>
+      </c>
+      <c r="B4">
+        <v>4</v>
+      </c>
+      <c r="C4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="G2" t="s">
+      <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I4">
+        <v>21</v>
+      </c>
+      <c r="J4" t="s">
+        <v>306</v>
+      </c>
+      <c r="K4" t="s">
+        <v>29</v>
+      </c>
+      <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" t="s">
+        <v>33</v>
+      </c>
+      <c r="P4" t="s">
+        <v>307</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A5">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>14</v>
+      </c>
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" t="s">
+        <v>87</v>
+      </c>
+      <c r="H5" t="s">
+        <v>60</v>
+      </c>
+      <c r="I5">
+        <v>21</v>
+      </c>
+      <c r="J5" t="s">
+        <v>306</v>
+      </c>
+      <c r="K5" t="s">
+        <v>88</v>
+      </c>
+      <c r="L5" t="s">
+        <v>89</v>
+      </c>
+      <c r="M5" t="s">
+        <v>90</v>
+      </c>
+      <c r="N5" t="s">
+        <v>91</v>
+      </c>
+      <c r="O5" t="s">
+        <v>92</v>
+      </c>
+      <c r="P5" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A6">
+        <v>20</v>
+      </c>
+      <c r="B6">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E6" t="s">
+        <v>113</v>
+      </c>
+      <c r="F6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" t="s">
+        <v>117</v>
+      </c>
+      <c r="H6" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6">
+        <v>18</v>
+      </c>
+      <c r="J6" t="s">
+        <v>310</v>
+      </c>
+      <c r="K6" t="s">
+        <v>118</v>
+      </c>
+      <c r="L6" t="s">
+        <v>119</v>
+      </c>
+      <c r="M6">
+        <v>0</v>
+      </c>
+      <c r="N6" t="s">
+        <v>120</v>
+      </c>
+      <c r="O6" t="s">
+        <v>121</v>
+      </c>
+      <c r="P6" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A7">
+        <v>7</v>
+      </c>
+      <c r="B7">
+        <v>7</v>
+      </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" t="s">
+        <v>43</v>
+      </c>
+      <c r="E7" t="s">
+        <v>44</v>
+      </c>
+      <c r="F7" t="s">
+        <v>40</v>
+      </c>
+      <c r="G7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H7" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7">
+        <v>18</v>
+      </c>
+      <c r="J7" t="s">
+        <v>310</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7">
+        <v>0</v>
+      </c>
+      <c r="N7" t="s">
+        <v>50</v>
+      </c>
+      <c r="O7" t="s">
+        <v>51</v>
+      </c>
+      <c r="P7" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A8">
+        <v>50</v>
+      </c>
+      <c r="B8">
+        <v>10</v>
+      </c>
+      <c r="C8" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" t="s">
+        <v>216</v>
+      </c>
+      <c r="H8" t="s">
+        <v>217</v>
+      </c>
+      <c r="I8">
+        <v>15</v>
+      </c>
+      <c r="J8" t="s">
+        <v>330</v>
+      </c>
+      <c r="K8">
+        <v>0</v>
+      </c>
+      <c r="L8">
+        <v>0</v>
+      </c>
+      <c r="M8" t="s">
+        <v>218</v>
+      </c>
+      <c r="N8" t="s">
+        <v>208</v>
+      </c>
+      <c r="O8" t="s">
+        <v>219</v>
+      </c>
+      <c r="P8" t="s">
+        <v>331</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A9">
+        <v>12</v>
+      </c>
+      <c r="B9">
+        <v>12</v>
+      </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
+      <c r="D9" t="s">
+        <v>73</v>
+      </c>
+      <c r="E9" t="s">
+        <v>74</v>
+      </c>
+      <c r="F9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" t="s">
+        <v>75</v>
+      </c>
+      <c r="H9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9">
+        <v>15</v>
+      </c>
+      <c r="J9" t="s">
+        <v>28</v>
+      </c>
+      <c r="K9" t="s">
+        <v>77</v>
+      </c>
+      <c r="L9" t="s">
+        <v>78</v>
+      </c>
+      <c r="M9" t="s">
+        <v>79</v>
+      </c>
+      <c r="N9" t="s">
+        <v>80</v>
+      </c>
+      <c r="O9" t="s">
+        <v>81</v>
+      </c>
+      <c r="P9">
+        <v>0</v>
+      </c>
+      <c r="Q9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A10">
+        <v>18</v>
+      </c>
+      <c r="B10">
+        <v>18</v>
+      </c>
+      <c r="C10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" t="s">
+        <v>107</v>
+      </c>
+      <c r="E10" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" t="s">
+        <v>108</v>
+      </c>
+      <c r="H10" t="s">
+        <v>109</v>
+      </c>
+      <c r="I10">
+        <v>15</v>
+      </c>
+      <c r="J10" t="s">
+        <v>317</v>
+      </c>
+      <c r="K10" t="s">
+        <v>110</v>
+      </c>
+      <c r="L10" t="s">
+        <v>78</v>
+      </c>
+      <c r="M10">
+        <v>0</v>
+      </c>
+      <c r="N10">
+        <v>0</v>
+      </c>
+      <c r="O10" t="s">
+        <v>111</v>
+      </c>
+      <c r="P10" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A11">
+        <v>24</v>
+      </c>
+      <c r="B11">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D11" t="s">
+        <v>73</v>
+      </c>
+      <c r="E11" t="s">
+        <v>74</v>
+      </c>
+      <c r="F11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" t="s">
         <v>141</v>
       </c>
-      <c r="H2" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="3">
+      <c r="H11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11">
+        <v>12</v>
+      </c>
+      <c r="J11" t="s">
+        <v>47</v>
+      </c>
+      <c r="K11" t="s">
+        <v>142</v>
+      </c>
+      <c r="L11" t="s">
+        <v>143</v>
+      </c>
+      <c r="M11" t="s">
+        <v>144</v>
+      </c>
+      <c r="N11">
+        <v>0</v>
+      </c>
+      <c r="O11" t="s">
+        <v>145</v>
+      </c>
+      <c r="P11">
+        <v>0</v>
+      </c>
+      <c r="Q11">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A12">
+        <v>10</v>
+      </c>
+      <c r="B12">
+        <v>10</v>
+      </c>
+      <c r="C12" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" t="s">
+        <v>62</v>
+      </c>
+      <c r="H12" t="s">
+        <v>63</v>
+      </c>
+      <c r="I12">
+        <v>12</v>
+      </c>
+      <c r="J12" t="s">
+        <v>47</v>
+      </c>
+      <c r="K12" t="s">
+        <v>64</v>
+      </c>
+      <c r="L12" t="s">
+        <v>65</v>
+      </c>
+      <c r="M12" t="s">
+        <v>66</v>
+      </c>
+      <c r="N12">
+        <v>0</v>
+      </c>
+      <c r="O12" t="s">
+        <v>67</v>
+      </c>
+      <c r="P12">
+        <v>0</v>
+      </c>
+      <c r="Q12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A13">
+        <v>2</v>
+      </c>
+      <c r="B13">
+        <v>2</v>
+      </c>
+      <c r="C13" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" t="s">
+        <v>16</v>
+      </c>
+      <c r="E13" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13">
+        <v>12</v>
+      </c>
+      <c r="J13" t="s">
+        <v>303</v>
+      </c>
+      <c r="K13" t="s">
+        <v>21</v>
+      </c>
+      <c r="L13">
+        <v>0</v>
+      </c>
+      <c r="M13">
+        <v>0</v>
+      </c>
+      <c r="N13" t="s">
+        <v>22</v>
+      </c>
+      <c r="O13">
+        <v>0</v>
+      </c>
+      <c r="P13" t="s">
+        <v>304</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A14">
+        <v>75</v>
+      </c>
+      <c r="B14">
         <v>15</v>
       </c>
-      <c r="J2" s="3" t="s">
-[...158 lines deleted...]
-      <c r="A5">
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" t="s">
+        <v>93</v>
+      </c>
+      <c r="E14" t="s">
+        <v>94</v>
+      </c>
+      <c r="F14" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" t="s">
+        <v>283</v>
+      </c>
+      <c r="H14" t="s">
+        <v>284</v>
+      </c>
+      <c r="I14">
+        <v>9</v>
+      </c>
+      <c r="J14" t="s">
+        <v>324</v>
+      </c>
+      <c r="K14">
+        <v>0</v>
+      </c>
+      <c r="L14">
+        <v>0</v>
+      </c>
+      <c r="M14">
+        <v>0</v>
+      </c>
+      <c r="N14">
+        <v>0</v>
+      </c>
+      <c r="O14" t="s">
+        <v>285</v>
+      </c>
+      <c r="P14" t="s">
+        <v>334</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A15">
+        <v>28</v>
+      </c>
+      <c r="B15">
         <v>4</v>
       </c>
-      <c r="B5">
-[...38 lines deleted...]
-      <c r="O5" s="3" t="s">
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" t="s">
+        <v>107</v>
+      </c>
+      <c r="E15" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" t="s">
+        <v>155</v>
+      </c>
+      <c r="H15" t="s">
+        <v>156</v>
+      </c>
+      <c r="I15">
+        <v>9</v>
+      </c>
+      <c r="J15" t="s">
+        <v>324</v>
+      </c>
+      <c r="K15">
+        <v>0</v>
+      </c>
+      <c r="L15" t="s">
+        <v>158</v>
+      </c>
+      <c r="M15">
+        <v>0</v>
+      </c>
+      <c r="N15">
+        <v>0</v>
+      </c>
+      <c r="O15" t="s">
+        <v>159</v>
+      </c>
+      <c r="P15" t="s">
+        <v>325</v>
+      </c>
+      <c r="Q15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A16">
         <v>38</v>
-      </c>
-[...638 lines deleted...]
-        <v>64</v>
       </c>
       <c r="B16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" t="s">
+        <v>16</v>
+      </c>
+      <c r="E16" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" t="s">
+        <v>187</v>
+      </c>
+      <c r="H16" t="s">
+        <v>60</v>
+      </c>
+      <c r="I16">
+        <v>9</v>
+      </c>
+      <c r="J16" t="s">
+        <v>327</v>
+      </c>
+      <c r="K16">
+        <v>0</v>
+      </c>
+      <c r="L16" t="s">
+        <v>188</v>
+      </c>
+      <c r="M16">
+        <v>0</v>
+      </c>
+      <c r="N16">
+        <v>0</v>
+      </c>
+      <c r="O16">
+        <v>0</v>
+      </c>
+      <c r="P16" t="s">
+        <v>328</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A17">
+        <v>8</v>
+      </c>
+      <c r="B17">
+        <v>8</v>
+      </c>
+      <c r="C17" t="s">
+        <v>8</v>
+      </c>
+      <c r="D17" t="s">
+        <v>52</v>
+      </c>
+      <c r="E17" t="s">
+        <v>35</v>
+      </c>
+      <c r="F17" t="s">
+        <v>40</v>
+      </c>
+      <c r="G17" t="s">
+        <v>53</v>
+      </c>
+      <c r="H17" t="s">
+        <v>54</v>
+      </c>
+      <c r="I17">
+        <v>9</v>
+      </c>
+      <c r="J17" t="s">
+        <v>55</v>
+      </c>
+      <c r="K17" t="s">
+        <v>56</v>
+      </c>
+      <c r="L17">
+        <v>0</v>
+      </c>
+      <c r="M17" t="s">
+        <v>57</v>
+      </c>
+      <c r="N17" t="s">
+        <v>58</v>
+      </c>
+      <c r="O17">
+        <v>0</v>
+      </c>
+      <c r="P17">
+        <v>0</v>
+      </c>
+      <c r="Q17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A18">
         <v>13</v>
       </c>
-      <c r="D16" t="s">
+      <c r="B18">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
+        <v>83</v>
+      </c>
+      <c r="I18">
+        <v>9</v>
+      </c>
+      <c r="J18" t="s">
+        <v>55</v>
+      </c>
+      <c r="K18" t="s">
+        <v>84</v>
+      </c>
+      <c r="L18">
+        <v>0</v>
+      </c>
+      <c r="M18" t="s">
+        <v>85</v>
+      </c>
+      <c r="N18" t="s">
+        <v>86</v>
+      </c>
+      <c r="O18">
+        <v>0</v>
+      </c>
+      <c r="P18">
+        <v>0</v>
+      </c>
+      <c r="Q18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A19">
+        <v>21</v>
+      </c>
+      <c r="B19">
+        <v>21</v>
+      </c>
+      <c r="C19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" t="s">
+        <v>35</v>
+      </c>
+      <c r="F19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" t="s">
         <v>122</v>
       </c>
-      <c r="E16" t="s">
-[...2 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H19" t="s">
+        <v>123</v>
+      </c>
+      <c r="I19">
+        <v>9</v>
+      </c>
+      <c r="J19" t="s">
+        <v>55</v>
+      </c>
+      <c r="K19" t="s">
+        <v>124</v>
+      </c>
+      <c r="L19" t="s">
+        <v>125</v>
+      </c>
+      <c r="M19" t="s">
+        <v>126</v>
+      </c>
+      <c r="N19">
+        <v>0</v>
+      </c>
+      <c r="O19">
+        <v>0</v>
+      </c>
+      <c r="P19">
+        <v>0</v>
+      </c>
+      <c r="Q19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A20">
+        <v>32</v>
+      </c>
+      <c r="B20">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
         <v>16</v>
       </c>
-      <c r="G16" t="s">
-[...5 lines deleted...]
-      <c r="I16" s="3">
+      <c r="E20" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20" t="s">
+        <v>169</v>
+      </c>
+      <c r="H20" t="s">
+        <v>46</v>
+      </c>
+      <c r="I20">
+        <v>9</v>
+      </c>
+      <c r="J20">
+        <v>24</v>
+      </c>
+      <c r="K20">
+        <v>0</v>
+      </c>
+      <c r="L20" t="s">
+        <v>170</v>
+      </c>
+      <c r="M20">
+        <v>0</v>
+      </c>
+      <c r="N20" t="s">
+        <v>171</v>
+      </c>
+      <c r="O20">
+        <v>0</v>
+      </c>
+      <c r="P20">
+        <v>0</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A21">
+        <v>64</v>
+      </c>
+      <c r="B21">
+        <v>19</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
+        <v>116</v>
+      </c>
+      <c r="E21" t="s">
+        <v>113</v>
+      </c>
+      <c r="F21" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21" t="s">
+        <v>254</v>
+      </c>
+      <c r="H21" t="s">
+        <v>255</v>
+      </c>
+      <c r="I21">
         <v>6</v>
       </c>
-      <c r="J16" s="3" t="s">
-[...34 lines deleted...]
-      <c r="A17">
+      <c r="J21" t="s">
+        <v>157</v>
+      </c>
+      <c r="K21">
+        <v>0</v>
+      </c>
+      <c r="L21">
+        <v>0</v>
+      </c>
+      <c r="M21">
+        <v>0</v>
+      </c>
+      <c r="N21" t="s">
+        <v>256</v>
+      </c>
+      <c r="O21" t="s">
+        <v>257</v>
+      </c>
+      <c r="P21">
+        <v>0</v>
+      </c>
+      <c r="Q21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A22">
+        <v>56</v>
+      </c>
+      <c r="B22">
+        <v>1</v>
+      </c>
+      <c r="C22" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" t="s">
+        <v>17</v>
+      </c>
+      <c r="F22" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" t="s">
+        <v>235</v>
+      </c>
+      <c r="H22" t="s">
+        <v>27</v>
+      </c>
+      <c r="I22">
+        <v>6</v>
+      </c>
+      <c r="J22" t="s">
+        <v>157</v>
+      </c>
+      <c r="K22">
+        <v>0</v>
+      </c>
+      <c r="L22">
+        <v>0</v>
+      </c>
+      <c r="M22">
+        <v>0</v>
+      </c>
+      <c r="N22" t="s">
+        <v>236</v>
+      </c>
+      <c r="O22" t="s">
+        <v>237</v>
+      </c>
+      <c r="P22">
+        <v>0</v>
+      </c>
+      <c r="Q22">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A23">
+        <v>31</v>
+      </c>
+      <c r="B23">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>8</v>
+      </c>
+      <c r="D23" t="s">
+        <v>127</v>
+      </c>
+      <c r="E23" t="s">
+        <v>128</v>
+      </c>
+      <c r="F23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" t="s">
+        <v>165</v>
+      </c>
+      <c r="H23" t="s">
+        <v>166</v>
+      </c>
+      <c r="I23">
+        <v>6</v>
+      </c>
+      <c r="J23" t="s">
+        <v>157</v>
+      </c>
+      <c r="K23">
+        <v>0</v>
+      </c>
+      <c r="L23" t="s">
+        <v>167</v>
+      </c>
+      <c r="M23">
+        <v>0</v>
+      </c>
+      <c r="N23">
+        <v>0</v>
+      </c>
+      <c r="O23" t="s">
+        <v>168</v>
+      </c>
+      <c r="P23">
+        <v>0</v>
+      </c>
+      <c r="Q23">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A24">
+        <v>78</v>
+      </c>
+      <c r="B24">
+        <v>24</v>
+      </c>
+      <c r="C24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" t="s">
+        <v>127</v>
+      </c>
+      <c r="E24" t="s">
+        <v>128</v>
+      </c>
+      <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" t="s">
+        <v>290</v>
+      </c>
+      <c r="H24" t="s">
+        <v>217</v>
+      </c>
+      <c r="I24">
+        <v>6</v>
+      </c>
+      <c r="J24" t="s">
+        <v>157</v>
+      </c>
+      <c r="K24">
+        <v>0</v>
+      </c>
+      <c r="L24">
+        <v>0</v>
+      </c>
+      <c r="M24">
+        <v>0</v>
+      </c>
+      <c r="N24">
+        <v>0</v>
+      </c>
+      <c r="O24" t="s">
+        <v>291</v>
+      </c>
+      <c r="P24">
+        <v>0</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A25">
+        <v>97</v>
+      </c>
+      <c r="B25">
         <v>28</v>
       </c>
-      <c r="B17">
-[...497 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D25" t="s">
         <v>133</v>
       </c>
       <c r="E25" t="s">
         <v>134</v>
       </c>
       <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" t="s">
+        <v>382</v>
+      </c>
+      <c r="H25" t="s">
+        <v>383</v>
+      </c>
+      <c r="I25">
+        <v>6</v>
+      </c>
+      <c r="J25" t="s">
+        <v>350</v>
+      </c>
+      <c r="K25">
+        <v>0</v>
+      </c>
+      <c r="L25">
+        <v>0</v>
+      </c>
+      <c r="M25">
+        <v>0</v>
+      </c>
+      <c r="N25">
+        <v>0</v>
+      </c>
+      <c r="O25">
+        <v>0</v>
+      </c>
+      <c r="P25" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A26">
+        <v>91</v>
+      </c>
+      <c r="B26">
+        <v>17</v>
+      </c>
+      <c r="C26" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" t="s">
+        <v>73</v>
+      </c>
+      <c r="E26" t="s">
+        <v>74</v>
+      </c>
+      <c r="F26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" t="s">
+        <v>369</v>
+      </c>
+      <c r="H26" t="s">
+        <v>76</v>
+      </c>
+      <c r="I26">
+        <v>6</v>
+      </c>
+      <c r="J26" t="s">
+        <v>350</v>
+      </c>
+      <c r="K26">
+        <v>0</v>
+      </c>
+      <c r="L26">
+        <v>0</v>
+      </c>
+      <c r="M26">
+        <v>0</v>
+      </c>
+      <c r="N26">
+        <v>0</v>
+      </c>
+      <c r="O26">
+        <v>0</v>
+      </c>
+      <c r="P26" t="s">
+        <v>370</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A27">
+        <v>96</v>
+      </c>
+      <c r="B27">
+        <v>27</v>
+      </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
+      <c r="D27" t="s">
+        <v>34</v>
+      </c>
+      <c r="E27" t="s">
+        <v>35</v>
+      </c>
+      <c r="F27" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" t="s">
+        <v>378</v>
+      </c>
+      <c r="H27" t="s">
+        <v>379</v>
+      </c>
+      <c r="I27">
+        <v>6</v>
+      </c>
+      <c r="J27" t="s">
+        <v>350</v>
+      </c>
+      <c r="K27">
+        <v>0</v>
+      </c>
+      <c r="L27">
+        <v>0</v>
+      </c>
+      <c r="M27">
+        <v>0</v>
+      </c>
+      <c r="N27">
+        <v>0</v>
+      </c>
+      <c r="O27">
+        <v>0</v>
+      </c>
+      <c r="P27" t="s">
+        <v>380</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A28">
+        <v>89</v>
+      </c>
+      <c r="B28">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" t="s">
+        <v>357</v>
+      </c>
+      <c r="E28" t="s">
+        <v>94</v>
+      </c>
+      <c r="F28" t="s">
+        <v>40</v>
+      </c>
+      <c r="G28" t="s">
+        <v>362</v>
+      </c>
+      <c r="H28" t="s">
+        <v>363</v>
+      </c>
+      <c r="I28">
+        <v>6</v>
+      </c>
+      <c r="J28" t="s">
+        <v>350</v>
+      </c>
+      <c r="K28">
+        <v>0</v>
+      </c>
+      <c r="L28">
+        <v>0</v>
+      </c>
+      <c r="M28">
+        <v>0</v>
+      </c>
+      <c r="N28">
+        <v>0</v>
+      </c>
+      <c r="O28">
+        <v>0</v>
+      </c>
+      <c r="P28" t="s">
+        <v>364</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A29">
+        <v>90</v>
+      </c>
+      <c r="B29">
         <v>16</v>
       </c>
-      <c r="G25" t="s">
-[...5 lines deleted...]
-      <c r="I25" s="3">
+      <c r="C29" t="s">
+        <v>8</v>
+      </c>
+      <c r="D29" t="s">
+        <v>93</v>
+      </c>
+      <c r="E29" t="s">
+        <v>94</v>
+      </c>
+      <c r="F29" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" t="s">
+        <v>366</v>
+      </c>
+      <c r="H29" t="s">
+        <v>363</v>
+      </c>
+      <c r="I29">
         <v>6</v>
       </c>
-      <c r="J25" s="3">
+      <c r="J29" t="s">
+        <v>350</v>
+      </c>
+      <c r="K29">
+        <v>0</v>
+      </c>
+      <c r="L29">
+        <v>0</v>
+      </c>
+      <c r="M29">
+        <v>0</v>
+      </c>
+      <c r="N29">
+        <v>0</v>
+      </c>
+      <c r="O29">
+        <v>0</v>
+      </c>
+      <c r="P29" t="s">
+        <v>367</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A30">
+        <v>85</v>
+      </c>
+      <c r="B30">
+        <v>7</v>
+      </c>
+      <c r="C30" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" t="s">
+        <v>189</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>40</v>
+      </c>
+      <c r="G30" t="s">
+        <v>349</v>
+      </c>
+      <c r="H30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30">
+        <v>6</v>
+      </c>
+      <c r="J30" t="s">
+        <v>350</v>
+      </c>
+      <c r="K30">
+        <v>0</v>
+      </c>
+      <c r="L30">
+        <v>0</v>
+      </c>
+      <c r="M30">
+        <v>0</v>
+      </c>
+      <c r="N30">
+        <v>0</v>
+      </c>
+      <c r="O30">
+        <v>0</v>
+      </c>
+      <c r="P30" t="s">
+        <v>351</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A31">
+        <v>5</v>
+      </c>
+      <c r="B31">
+        <v>5</v>
+      </c>
+      <c r="C31" t="s">
+        <v>8</v>
+      </c>
+      <c r="D31" t="s">
+        <v>34</v>
+      </c>
+      <c r="E31" t="s">
+        <v>35</v>
+      </c>
+      <c r="F31" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" t="s">
+        <v>36</v>
+      </c>
+      <c r="H31" t="s">
+        <v>37</v>
+      </c>
+      <c r="I31">
+        <v>6</v>
+      </c>
+      <c r="J31" t="s">
+        <v>20</v>
+      </c>
+      <c r="K31" t="s">
+        <v>38</v>
+      </c>
+      <c r="L31">
+        <v>0</v>
+      </c>
+      <c r="M31">
+        <v>0</v>
+      </c>
+      <c r="N31">
+        <v>0</v>
+      </c>
+      <c r="O31">
+        <v>0</v>
+      </c>
+      <c r="P31">
+        <v>0</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A32">
+        <v>22</v>
+      </c>
+      <c r="B32">
+        <v>22</v>
+      </c>
+      <c r="C32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" t="s">
+        <v>127</v>
+      </c>
+      <c r="E32" t="s">
+        <v>128</v>
+      </c>
+      <c r="F32" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" t="s">
+        <v>129</v>
+      </c>
+      <c r="H32" t="s">
+        <v>130</v>
+      </c>
+      <c r="I32">
+        <v>6</v>
+      </c>
+      <c r="J32" t="s">
+        <v>20</v>
+      </c>
+      <c r="K32" t="s">
+        <v>131</v>
+      </c>
+      <c r="L32" t="s">
+        <v>132</v>
+      </c>
+      <c r="M32">
+        <v>0</v>
+      </c>
+      <c r="N32">
+        <v>0</v>
+      </c>
+      <c r="O32">
+        <v>0</v>
+      </c>
+      <c r="P32">
+        <v>0</v>
+      </c>
+      <c r="Q32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A33">
         <v>16</v>
       </c>
-      <c r="K25" s="3">
-[...8 lines deleted...]
-      <c r="N25" s="3" t="s">
+      <c r="B33">
+        <v>16</v>
+      </c>
+      <c r="C33" t="s">
+        <v>8</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" t="s">
+        <v>101</v>
+      </c>
+      <c r="H33" t="s">
+        <v>60</v>
+      </c>
+      <c r="I33">
+        <v>6</v>
+      </c>
+      <c r="J33" t="s">
+        <v>20</v>
+      </c>
+      <c r="K33" t="s">
+        <v>102</v>
+      </c>
+      <c r="L33" t="s">
+        <v>103</v>
+      </c>
+      <c r="M33">
+        <v>0</v>
+      </c>
+      <c r="N33">
+        <v>0</v>
+      </c>
+      <c r="O33">
+        <v>0</v>
+      </c>
+      <c r="P33">
+        <v>0</v>
+      </c>
+      <c r="Q33">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A34">
+        <v>65</v>
+      </c>
+      <c r="B34">
+        <v>20</v>
+      </c>
+      <c r="C34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" t="s">
+        <v>107</v>
+      </c>
+      <c r="E34" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" t="s">
+        <v>258</v>
+      </c>
+      <c r="H34" t="s">
+        <v>60</v>
+      </c>
+      <c r="I34">
+        <v>6</v>
+      </c>
+      <c r="J34">
+        <v>16</v>
+      </c>
+      <c r="K34">
+        <v>0</v>
+      </c>
+      <c r="L34">
+        <v>0</v>
+      </c>
+      <c r="M34">
+        <v>0</v>
+      </c>
+      <c r="N34" t="s">
+        <v>259</v>
+      </c>
+      <c r="O34">
+        <v>0</v>
+      </c>
+      <c r="P34">
+        <v>0</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="35" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A35">
+        <v>36</v>
+      </c>
+      <c r="B35">
+        <v>13</v>
+      </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
+      <c r="D35" t="s">
+        <v>180</v>
+      </c>
+      <c r="E35" t="s">
+        <v>128</v>
+      </c>
+      <c r="F35" t="s">
+        <v>40</v>
+      </c>
+      <c r="G35" t="s">
+        <v>181</v>
+      </c>
+      <c r="H35" t="s">
+        <v>182</v>
+      </c>
+      <c r="I35">
+        <v>6</v>
+      </c>
+      <c r="J35">
+        <v>16</v>
+      </c>
+      <c r="K35">
+        <v>0</v>
+      </c>
+      <c r="L35" t="s">
+        <v>183</v>
+      </c>
+      <c r="M35">
+        <v>0</v>
+      </c>
+      <c r="N35" t="s">
+        <v>184</v>
+      </c>
+      <c r="O35">
+        <v>0</v>
+      </c>
+      <c r="P35">
+        <v>0</v>
+      </c>
+      <c r="Q35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A36">
+        <v>40</v>
+      </c>
+      <c r="B36">
+        <v>18</v>
+      </c>
+      <c r="C36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" t="s">
+        <v>127</v>
+      </c>
+      <c r="E36" t="s">
+        <v>128</v>
+      </c>
+      <c r="F36" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36" t="s">
+        <v>192</v>
+      </c>
+      <c r="H36" t="s">
+        <v>182</v>
+      </c>
+      <c r="I36">
+        <v>6</v>
+      </c>
+      <c r="J36">
+        <v>16</v>
+      </c>
+      <c r="K36">
+        <v>0</v>
+      </c>
+      <c r="L36" t="s">
+        <v>193</v>
+      </c>
+      <c r="M36">
+        <v>0</v>
+      </c>
+      <c r="N36" t="s">
+        <v>194</v>
+      </c>
+      <c r="O36">
+        <v>0</v>
+      </c>
+      <c r="P36">
+        <v>0</v>
+      </c>
+      <c r="Q36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A37">
+        <v>74</v>
+      </c>
+      <c r="B37">
+        <v>14</v>
+      </c>
+      <c r="C37" t="s">
+        <v>8</v>
+      </c>
+      <c r="D37" t="s">
+        <v>34</v>
+      </c>
+      <c r="E37" t="s">
+        <v>35</v>
+      </c>
+      <c r="F37" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37" t="s">
+        <v>280</v>
+      </c>
+      <c r="H37" t="s">
+        <v>281</v>
+      </c>
+      <c r="I37">
+        <v>3</v>
+      </c>
+      <c r="J37" t="s">
+        <v>263</v>
+      </c>
+      <c r="K37">
+        <v>0</v>
+      </c>
+      <c r="L37">
+        <v>0</v>
+      </c>
+      <c r="M37">
+        <v>0</v>
+      </c>
+      <c r="N37">
+        <v>0</v>
+      </c>
+      <c r="O37" t="s">
+        <v>282</v>
+      </c>
+      <c r="P37">
+        <v>0</v>
+      </c>
+      <c r="Q37">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A38">
+        <v>80</v>
+      </c>
+      <c r="B38">
+        <v>27</v>
+      </c>
+      <c r="C38" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" t="s">
+        <v>34</v>
+      </c>
+      <c r="E38" t="s">
+        <v>35</v>
+      </c>
+      <c r="F38" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38" t="s">
+        <v>294</v>
+      </c>
+      <c r="H38" t="s">
+        <v>281</v>
+      </c>
+      <c r="I38">
+        <v>3</v>
+      </c>
+      <c r="J38" t="s">
+        <v>263</v>
+      </c>
+      <c r="K38">
+        <v>0</v>
+      </c>
+      <c r="L38">
+        <v>0</v>
+      </c>
+      <c r="M38">
+        <v>0</v>
+      </c>
+      <c r="N38">
+        <v>0</v>
+      </c>
+      <c r="O38" t="s">
+        <v>295</v>
+      </c>
+      <c r="P38">
+        <v>0</v>
+      </c>
+      <c r="Q38">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A39">
+        <v>73</v>
+      </c>
+      <c r="B39">
+        <v>13</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>116</v>
+      </c>
+      <c r="E39" t="s">
+        <v>113</v>
+      </c>
+      <c r="F39" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" t="s">
+        <v>278</v>
+      </c>
+      <c r="H39" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39">
+        <v>3</v>
+      </c>
+      <c r="J39" t="s">
+        <v>263</v>
+      </c>
+      <c r="K39">
+        <v>0</v>
+      </c>
+      <c r="L39">
+        <v>0</v>
+      </c>
+      <c r="M39">
+        <v>0</v>
+      </c>
+      <c r="N39">
+        <v>0</v>
+      </c>
+      <c r="O39" t="s">
+        <v>279</v>
+      </c>
+      <c r="P39">
+        <v>0</v>
+      </c>
+      <c r="Q39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A40">
+        <v>76</v>
+      </c>
+      <c r="B40">
+        <v>16</v>
+      </c>
+      <c r="C40" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" t="s">
+        <v>93</v>
+      </c>
+      <c r="E40" t="s">
+        <v>94</v>
+      </c>
+      <c r="F40" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40" t="s">
+        <v>286</v>
+      </c>
+      <c r="H40" t="s">
+        <v>273</v>
+      </c>
+      <c r="I40">
+        <v>3</v>
+      </c>
+      <c r="J40" t="s">
+        <v>263</v>
+      </c>
+      <c r="K40">
+        <v>0</v>
+      </c>
+      <c r="L40">
+        <v>0</v>
+      </c>
+      <c r="M40">
+        <v>0</v>
+      </c>
+      <c r="N40">
+        <v>0</v>
+      </c>
+      <c r="O40" t="s">
+        <v>287</v>
+      </c>
+      <c r="P40">
+        <v>0</v>
+      </c>
+      <c r="Q40">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A41">
+        <v>79</v>
+      </c>
+      <c r="B41">
+        <v>25</v>
+      </c>
+      <c r="C41" t="s">
+        <v>8</v>
+      </c>
+      <c r="D41" t="s">
+        <v>93</v>
+      </c>
+      <c r="E41" t="s">
+        <v>94</v>
+      </c>
+      <c r="F41" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41" t="s">
+        <v>292</v>
+      </c>
+      <c r="H41" t="s">
+        <v>76</v>
+      </c>
+      <c r="I41">
+        <v>3</v>
+      </c>
+      <c r="J41" t="s">
+        <v>263</v>
+      </c>
+      <c r="K41">
+        <v>0</v>
+      </c>
+      <c r="L41">
+        <v>0</v>
+      </c>
+      <c r="M41">
+        <v>0</v>
+      </c>
+      <c r="N41">
+        <v>0</v>
+      </c>
+      <c r="O41" t="s">
+        <v>293</v>
+      </c>
+      <c r="P41">
+        <v>0</v>
+      </c>
+      <c r="Q41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A42">
+        <v>70</v>
+      </c>
+      <c r="B42">
+        <v>8</v>
+      </c>
+      <c r="C42" t="s">
+        <v>8</v>
+      </c>
+      <c r="D42" t="s">
+        <v>43</v>
+      </c>
+      <c r="E42" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" t="s">
+        <v>40</v>
+      </c>
+      <c r="G42" t="s">
+        <v>270</v>
+      </c>
+      <c r="H42" t="s">
+        <v>182</v>
+      </c>
+      <c r="I42">
+        <v>3</v>
+      </c>
+      <c r="J42" t="s">
+        <v>263</v>
+      </c>
+      <c r="K42">
+        <v>0</v>
+      </c>
+      <c r="L42">
+        <v>0</v>
+      </c>
+      <c r="M42">
+        <v>0</v>
+      </c>
+      <c r="N42">
+        <v>0</v>
+      </c>
+      <c r="O42" t="s">
+        <v>271</v>
+      </c>
+      <c r="P42">
+        <v>0</v>
+      </c>
+      <c r="Q42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A43">
+        <v>71</v>
+      </c>
+      <c r="B43">
+        <v>10</v>
+      </c>
+      <c r="C43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D43" t="s">
+        <v>43</v>
+      </c>
+      <c r="E43" t="s">
+        <v>44</v>
+      </c>
+      <c r="F43" t="s">
+        <v>40</v>
+      </c>
+      <c r="G43" t="s">
+        <v>272</v>
+      </c>
+      <c r="H43" t="s">
+        <v>273</v>
+      </c>
+      <c r="I43">
+        <v>3</v>
+      </c>
+      <c r="J43" t="s">
+        <v>263</v>
+      </c>
+      <c r="K43">
+        <v>0</v>
+      </c>
+      <c r="L43">
+        <v>0</v>
+      </c>
+      <c r="M43">
+        <v>0</v>
+      </c>
+      <c r="N43">
+        <v>0</v>
+      </c>
+      <c r="O43" t="s">
+        <v>274</v>
+      </c>
+      <c r="P43">
+        <v>0</v>
+      </c>
+      <c r="Q43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A44">
+        <v>69</v>
+      </c>
+      <c r="B44">
+        <v>5</v>
+      </c>
+      <c r="C44" t="s">
+        <v>8</v>
+      </c>
+      <c r="D44" t="s">
+        <v>107</v>
+      </c>
+      <c r="E44" t="s">
+        <v>44</v>
+      </c>
+      <c r="F44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44" t="s">
+        <v>268</v>
+      </c>
+      <c r="H44" t="s">
+        <v>19</v>
+      </c>
+      <c r="I44">
+        <v>3</v>
+      </c>
+      <c r="J44" t="s">
+        <v>263</v>
+      </c>
+      <c r="K44">
+        <v>0</v>
+      </c>
+      <c r="L44">
+        <v>0</v>
+      </c>
+      <c r="M44">
+        <v>0</v>
+      </c>
+      <c r="N44">
+        <v>0</v>
+      </c>
+      <c r="O44" t="s">
+        <v>269</v>
+      </c>
+      <c r="P44">
+        <v>0</v>
+      </c>
+      <c r="Q44">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A45">
+        <v>72</v>
+      </c>
+      <c r="B45">
+        <v>11</v>
+      </c>
+      <c r="C45" t="s">
+        <v>8</v>
+      </c>
+      <c r="D45" t="s">
+        <v>107</v>
+      </c>
+      <c r="E45" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45" t="s">
+        <v>275</v>
+      </c>
+      <c r="H45" t="s">
+        <v>276</v>
+      </c>
+      <c r="I45">
+        <v>3</v>
+      </c>
+      <c r="J45" t="s">
+        <v>263</v>
+      </c>
+      <c r="K45">
+        <v>0</v>
+      </c>
+      <c r="L45">
+        <v>0</v>
+      </c>
+      <c r="M45">
+        <v>0</v>
+      </c>
+      <c r="N45">
+        <v>0</v>
+      </c>
+      <c r="O45" t="s">
+        <v>277</v>
+      </c>
+      <c r="P45">
+        <v>0</v>
+      </c>
+      <c r="Q45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A46">
+        <v>77</v>
+      </c>
+      <c r="B46">
+        <v>17</v>
+      </c>
+      <c r="C46" t="s">
+        <v>8</v>
+      </c>
+      <c r="D46" t="s">
+        <v>68</v>
+      </c>
+      <c r="E46" t="s">
+        <v>69</v>
+      </c>
+      <c r="F46" t="s">
+        <v>40</v>
+      </c>
+      <c r="G46" t="s">
+        <v>288</v>
+      </c>
+      <c r="H46" t="s">
+        <v>24</v>
+      </c>
+      <c r="I46">
+        <v>3</v>
+      </c>
+      <c r="J46" t="s">
+        <v>263</v>
+      </c>
+      <c r="K46">
+        <v>0</v>
+      </c>
+      <c r="L46">
+        <v>0</v>
+      </c>
+      <c r="M46">
+        <v>0</v>
+      </c>
+      <c r="N46">
+        <v>0</v>
+      </c>
+      <c r="O46" t="s">
+        <v>289</v>
+      </c>
+      <c r="P46">
+        <v>0</v>
+      </c>
+      <c r="Q46">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A47">
+        <v>68</v>
+      </c>
+      <c r="B47">
+        <v>4</v>
+      </c>
+      <c r="C47" t="s">
+        <v>8</v>
+      </c>
+      <c r="D47" t="s">
+        <v>127</v>
+      </c>
+      <c r="E47" t="s">
+        <v>128</v>
+      </c>
+      <c r="F47" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47" t="s">
+        <v>265</v>
+      </c>
+      <c r="H47" t="s">
+        <v>266</v>
+      </c>
+      <c r="I47">
+        <v>3</v>
+      </c>
+      <c r="J47" t="s">
+        <v>263</v>
+      </c>
+      <c r="K47">
+        <v>0</v>
+      </c>
+      <c r="L47">
+        <v>0</v>
+      </c>
+      <c r="M47">
+        <v>0</v>
+      </c>
+      <c r="N47">
+        <v>0</v>
+      </c>
+      <c r="O47" t="s">
+        <v>267</v>
+      </c>
+      <c r="P47">
+        <v>0</v>
+      </c>
+      <c r="Q47">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A48">
+        <v>67</v>
+      </c>
+      <c r="B48">
+        <v>1</v>
+      </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48" t="s">
+        <v>262</v>
+      </c>
+      <c r="H48" t="s">
+        <v>105</v>
+      </c>
+      <c r="I48">
+        <v>3</v>
+      </c>
+      <c r="J48" t="s">
+        <v>263</v>
+      </c>
+      <c r="K48">
+        <v>0</v>
+      </c>
+      <c r="L48">
+        <v>0</v>
+      </c>
+      <c r="M48">
+        <v>0</v>
+      </c>
+      <c r="N48">
+        <v>0</v>
+      </c>
+      <c r="O48" t="s">
+        <v>264</v>
+      </c>
+      <c r="P48">
+        <v>0</v>
+      </c>
+      <c r="Q48">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A49">
+        <v>98</v>
+      </c>
+      <c r="B49">
+        <v>30</v>
+      </c>
+      <c r="C49" t="s">
+        <v>8</v>
+      </c>
+      <c r="D49" t="s">
+        <v>73</v>
+      </c>
+      <c r="E49" t="s">
+        <v>74</v>
+      </c>
+      <c r="F49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49" t="s">
+        <v>386</v>
+      </c>
+      <c r="H49" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49">
+        <v>3</v>
+      </c>
+      <c r="J49" t="s">
+        <v>338</v>
+      </c>
+      <c r="K49">
+        <v>0</v>
+      </c>
+      <c r="L49">
+        <v>0</v>
+      </c>
+      <c r="M49">
+        <v>0</v>
+      </c>
+      <c r="N49">
+        <v>0</v>
+      </c>
+      <c r="O49">
+        <v>0</v>
+      </c>
+      <c r="P49" t="s">
+        <v>387</v>
+      </c>
+      <c r="Q49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A50">
+        <v>87</v>
+      </c>
+      <c r="B50">
+        <v>13</v>
+      </c>
+      <c r="C50" t="s">
+        <v>356</v>
+      </c>
+      <c r="D50" t="s">
+        <v>357</v>
+      </c>
+      <c r="E50" t="s">
+        <v>94</v>
+      </c>
+      <c r="F50" t="s">
+        <v>40</v>
+      </c>
+      <c r="G50" t="s">
+        <v>358</v>
+      </c>
+      <c r="H50" t="s">
+        <v>276</v>
+      </c>
+      <c r="I50">
+        <v>3</v>
+      </c>
+      <c r="J50" t="s">
+        <v>338</v>
+      </c>
+      <c r="K50">
+        <v>0</v>
+      </c>
+      <c r="L50">
+        <v>0</v>
+      </c>
+      <c r="M50">
+        <v>0</v>
+      </c>
+      <c r="N50">
+        <v>0</v>
+      </c>
+      <c r="O50">
+        <v>0</v>
+      </c>
+      <c r="P50" t="s">
+        <v>359</v>
+      </c>
+      <c r="Q50">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A51">
+        <v>94</v>
+      </c>
+      <c r="B51">
+        <v>21</v>
+      </c>
+      <c r="C51" t="s">
+        <v>8</v>
+      </c>
+      <c r="D51" t="s">
+        <v>357</v>
+      </c>
+      <c r="E51" t="s">
+        <v>94</v>
+      </c>
+      <c r="F51" t="s">
+        <v>40</v>
+      </c>
+      <c r="G51" t="s">
+        <v>376</v>
+      </c>
+      <c r="H51" t="s">
+        <v>373</v>
+      </c>
+      <c r="I51">
+        <v>3</v>
+      </c>
+      <c r="J51" t="s">
+        <v>338</v>
+      </c>
+      <c r="K51">
+        <v>0</v>
+      </c>
+      <c r="L51">
+        <v>0</v>
+      </c>
+      <c r="M51">
+        <v>0</v>
+      </c>
+      <c r="N51">
+        <v>0</v>
+      </c>
+      <c r="O51">
+        <v>0</v>
+      </c>
+      <c r="P51" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A52">
+        <v>95</v>
+      </c>
+      <c r="B52">
+        <v>22</v>
+      </c>
+      <c r="C52" t="s">
+        <v>8</v>
+      </c>
+      <c r="D52" t="s">
+        <v>357</v>
+      </c>
+      <c r="E52" t="s">
+        <v>94</v>
+      </c>
+      <c r="F52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G52" t="s">
+        <v>377</v>
+      </c>
+      <c r="H52" t="s">
+        <v>373</v>
+      </c>
+      <c r="I52">
+        <v>3</v>
+      </c>
+      <c r="J52" t="s">
+        <v>338</v>
+      </c>
+      <c r="K52">
+        <v>0</v>
+      </c>
+      <c r="L52">
+        <v>0</v>
+      </c>
+      <c r="M52">
+        <v>0</v>
+      </c>
+      <c r="N52">
+        <v>0</v>
+      </c>
+      <c r="O52">
+        <v>0</v>
+      </c>
+      <c r="P52" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A53">
+        <v>88</v>
+      </c>
+      <c r="B53">
+        <v>14</v>
+      </c>
+      <c r="C53" t="s">
+        <v>8</v>
+      </c>
+      <c r="D53" t="s">
+        <v>93</v>
+      </c>
+      <c r="E53" t="s">
+        <v>94</v>
+      </c>
+      <c r="F53" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53" t="s">
+        <v>360</v>
+      </c>
+      <c r="H53" t="s">
+        <v>276</v>
+      </c>
+      <c r="I53">
+        <v>3</v>
+      </c>
+      <c r="J53" t="s">
+        <v>338</v>
+      </c>
+      <c r="K53">
+        <v>0</v>
+      </c>
+      <c r="L53">
+        <v>0</v>
+      </c>
+      <c r="M53">
+        <v>0</v>
+      </c>
+      <c r="N53">
+        <v>0</v>
+      </c>
+      <c r="O53">
+        <v>0</v>
+      </c>
+      <c r="P53" t="s">
+        <v>361</v>
+      </c>
+      <c r="Q53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A54">
+        <v>92</v>
+      </c>
+      <c r="B54">
+        <v>19</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
+      </c>
+      <c r="D54" t="s">
+        <v>43</v>
+      </c>
+      <c r="E54" t="s">
+        <v>44</v>
+      </c>
+      <c r="F54" t="s">
+        <v>40</v>
+      </c>
+      <c r="G54" t="s">
+        <v>372</v>
+      </c>
+      <c r="H54" t="s">
+        <v>373</v>
+      </c>
+      <c r="I54">
+        <v>3</v>
+      </c>
+      <c r="J54" t="s">
+        <v>338</v>
+      </c>
+      <c r="K54">
+        <v>0</v>
+      </c>
+      <c r="L54">
+        <v>0</v>
+      </c>
+      <c r="M54">
+        <v>0</v>
+      </c>
+      <c r="N54">
+        <v>0</v>
+      </c>
+      <c r="O54">
+        <v>0</v>
+      </c>
+      <c r="P54" t="s">
+        <v>311</v>
+      </c>
+      <c r="Q54">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A55">
+        <v>93</v>
+      </c>
+      <c r="B55">
+        <v>20</v>
+      </c>
+      <c r="C55" t="s">
+        <v>8</v>
+      </c>
+      <c r="D55" t="s">
+        <v>43</v>
+      </c>
+      <c r="E55" t="s">
+        <v>44</v>
+      </c>
+      <c r="F55" t="s">
+        <v>40</v>
+      </c>
+      <c r="G55" t="s">
+        <v>374</v>
+      </c>
+      <c r="H55" t="s">
+        <v>373</v>
+      </c>
+      <c r="I55">
+        <v>3</v>
+      </c>
+      <c r="J55" t="s">
+        <v>338</v>
+      </c>
+      <c r="K55">
+        <v>0</v>
+      </c>
+      <c r="L55">
+        <v>0</v>
+      </c>
+      <c r="M55">
+        <v>0</v>
+      </c>
+      <c r="N55">
+        <v>0</v>
+      </c>
+      <c r="O55">
+        <v>0</v>
+      </c>
+      <c r="P55" t="s">
+        <v>375</v>
+      </c>
+      <c r="Q55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A56">
+        <v>82</v>
+      </c>
+      <c r="B56">
+        <v>3</v>
+      </c>
+      <c r="C56" t="s">
+        <v>8</v>
+      </c>
+      <c r="D56" t="s">
+        <v>107</v>
+      </c>
+      <c r="E56" t="s">
+        <v>44</v>
+      </c>
+      <c r="F56" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" t="s">
+        <v>340</v>
+      </c>
+      <c r="H56" t="s">
+        <v>341</v>
+      </c>
+      <c r="I56">
+        <v>3</v>
+      </c>
+      <c r="J56" t="s">
+        <v>338</v>
+      </c>
+      <c r="K56">
+        <v>0</v>
+      </c>
+      <c r="L56">
+        <v>0</v>
+      </c>
+      <c r="M56">
+        <v>0</v>
+      </c>
+      <c r="N56">
+        <v>0</v>
+      </c>
+      <c r="O56">
+        <v>0</v>
+      </c>
+      <c r="P56" t="s">
+        <v>342</v>
+      </c>
+      <c r="Q56">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A57">
+        <v>84</v>
+      </c>
+      <c r="B57">
+        <v>5</v>
+      </c>
+      <c r="C57" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" t="s">
+        <v>39</v>
+      </c>
+      <c r="E57" t="s">
+        <v>17</v>
+      </c>
+      <c r="F57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G57" t="s">
+        <v>346</v>
+      </c>
+      <c r="H57" t="s">
+        <v>347</v>
+      </c>
+      <c r="I57">
+        <v>3</v>
+      </c>
+      <c r="J57" t="s">
+        <v>338</v>
+      </c>
+      <c r="K57">
+        <v>0</v>
+      </c>
+      <c r="L57">
+        <v>0</v>
+      </c>
+      <c r="M57">
+        <v>0</v>
+      </c>
+      <c r="N57">
+        <v>0</v>
+      </c>
+      <c r="O57">
+        <v>0</v>
+      </c>
+      <c r="P57" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q57">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A58">
+        <v>81</v>
+      </c>
+      <c r="B58">
+        <v>1</v>
+      </c>
+      <c r="C58" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" t="s">
         <v>200</v>
       </c>
-      <c r="O25" s="3">
-[...146 lines deleted...]
-      <c r="B28">
+      <c r="E58" t="s">
+        <v>69</v>
+      </c>
+      <c r="F58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58" t="s">
+        <v>337</v>
+      </c>
+      <c r="H58" t="s">
         <v>27</v>
       </c>
-      <c r="C28" t="s">
-[...365 lines deleted...]
-      <c r="A34">
+      <c r="I58">
+        <v>3</v>
+      </c>
+      <c r="J58" t="s">
+        <v>338</v>
+      </c>
+      <c r="K58">
+        <v>0</v>
+      </c>
+      <c r="L58">
+        <v>0</v>
+      </c>
+      <c r="M58">
+        <v>0</v>
+      </c>
+      <c r="N58">
+        <v>0</v>
+      </c>
+      <c r="O58">
+        <v>0</v>
+      </c>
+      <c r="P58" t="s">
+        <v>339</v>
+      </c>
+      <c r="Q58">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A59">
+        <v>86</v>
+      </c>
+      <c r="B59">
+        <v>10</v>
+      </c>
+      <c r="C59" t="s">
+        <v>8</v>
+      </c>
+      <c r="D59" t="s">
+        <v>200</v>
+      </c>
+      <c r="E59" t="s">
         <v>69</v>
       </c>
-      <c r="B34">
-[...395 lines deleted...]
-      <c r="J40" s="3" t="s">
+      <c r="F59" t="s">
+        <v>11</v>
+      </c>
+      <c r="G59" t="s">
+        <v>353</v>
+      </c>
+      <c r="H59" t="s">
+        <v>354</v>
+      </c>
+      <c r="I59">
+        <v>3</v>
+      </c>
+      <c r="J59" t="s">
+        <v>338</v>
+      </c>
+      <c r="K59">
+        <v>0</v>
+      </c>
+      <c r="L59">
+        <v>0</v>
+      </c>
+      <c r="M59">
+        <v>0</v>
+      </c>
+      <c r="N59">
+        <v>0</v>
+      </c>
+      <c r="O59">
+        <v>0</v>
+      </c>
+      <c r="P59" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q59">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A60">
+        <v>83</v>
+      </c>
+      <c r="B60">
+        <v>4</v>
+      </c>
+      <c r="C60" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" t="s">
+        <v>127</v>
+      </c>
+      <c r="E60" t="s">
+        <v>128</v>
+      </c>
+      <c r="F60" t="s">
+        <v>11</v>
+      </c>
+      <c r="G60" t="s">
+        <v>343</v>
+      </c>
+      <c r="H60" t="s">
+        <v>344</v>
+      </c>
+      <c r="I60">
+        <v>3</v>
+      </c>
+      <c r="J60" t="s">
+        <v>338</v>
+      </c>
+      <c r="K60">
+        <v>0</v>
+      </c>
+      <c r="L60">
+        <v>0</v>
+      </c>
+      <c r="M60">
+        <v>0</v>
+      </c>
+      <c r="N60">
+        <v>0</v>
+      </c>
+      <c r="O60">
+        <v>0</v>
+      </c>
+      <c r="P60" t="s">
+        <v>345</v>
+      </c>
+      <c r="Q60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A61">
         <v>19</v>
       </c>
-      <c r="K40" s="3" t="s">
-[...31 lines deleted...]
-      <c r="A41">
+      <c r="B61">
         <v>19</v>
       </c>
-      <c r="B41">
-[...1241 lines deleted...]
-      </c>
       <c r="C61" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="D61" t="s">
         <v>112</v>
       </c>
       <c r="E61" t="s">
+        <v>113</v>
+      </c>
+      <c r="F61" t="s">
+        <v>40</v>
+      </c>
+      <c r="G61" t="s">
+        <v>114</v>
+      </c>
+      <c r="H61" t="s">
+        <v>115</v>
+      </c>
+      <c r="I61">
+        <v>3</v>
+      </c>
+      <c r="J61" t="s">
+        <v>14</v>
+      </c>
+      <c r="K61" t="s">
+        <v>110</v>
+      </c>
+      <c r="L61">
+        <v>0</v>
+      </c>
+      <c r="M61">
+        <v>0</v>
+      </c>
+      <c r="N61">
+        <v>0</v>
+      </c>
+      <c r="O61">
+        <v>0</v>
+      </c>
+      <c r="P61">
+        <v>0</v>
+      </c>
+      <c r="Q61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A62">
+        <v>6</v>
+      </c>
+      <c r="B62">
+        <v>6</v>
+      </c>
+      <c r="C62" t="s">
+        <v>8</v>
+      </c>
+      <c r="D62" t="s">
+        <v>39</v>
+      </c>
+      <c r="E62" t="s">
+        <v>17</v>
+      </c>
+      <c r="F62" t="s">
+        <v>40</v>
+      </c>
+      <c r="G62" t="s">
+        <v>41</v>
+      </c>
+      <c r="H62" t="s">
+        <v>24</v>
+      </c>
+      <c r="I62">
+        <v>3</v>
+      </c>
+      <c r="J62" t="s">
+        <v>14</v>
+      </c>
+      <c r="K62" t="s">
+        <v>42</v>
+      </c>
+      <c r="L62">
+        <v>0</v>
+      </c>
+      <c r="M62">
+        <v>0</v>
+      </c>
+      <c r="N62">
+        <v>0</v>
+      </c>
+      <c r="O62">
+        <v>0</v>
+      </c>
+      <c r="P62">
+        <v>0</v>
+      </c>
+      <c r="Q62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A63">
+        <v>3</v>
+      </c>
+      <c r="B63">
+        <v>3</v>
+      </c>
+      <c r="C63" t="s">
+        <v>8</v>
+      </c>
+      <c r="D63" t="s">
+        <v>16</v>
+      </c>
+      <c r="E63" t="s">
+        <v>17</v>
+      </c>
+      <c r="F63" t="s">
+        <v>11</v>
+      </c>
+      <c r="G63" t="s">
+        <v>23</v>
+      </c>
+      <c r="H63" t="s">
+        <v>24</v>
+      </c>
+      <c r="I63">
+        <v>3</v>
+      </c>
+      <c r="J63" t="s">
+        <v>14</v>
+      </c>
+      <c r="K63" t="s">
+        <v>25</v>
+      </c>
+      <c r="L63">
+        <v>0</v>
+      </c>
+      <c r="M63">
+        <v>0</v>
+      </c>
+      <c r="N63">
+        <v>0</v>
+      </c>
+      <c r="O63">
+        <v>0</v>
+      </c>
+      <c r="P63">
+        <v>0</v>
+      </c>
+      <c r="Q63">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A64">
+        <v>11</v>
+      </c>
+      <c r="B64">
+        <v>11</v>
+      </c>
+      <c r="C64" t="s">
+        <v>8</v>
+      </c>
+      <c r="D64" t="s">
+        <v>68</v>
+      </c>
+      <c r="E64" t="s">
+        <v>69</v>
+      </c>
+      <c r="F64" t="s">
+        <v>40</v>
+      </c>
+      <c r="G64" t="s">
+        <v>70</v>
+      </c>
+      <c r="H64" t="s">
+        <v>71</v>
+      </c>
+      <c r="I64">
+        <v>3</v>
+      </c>
+      <c r="J64" t="s">
+        <v>14</v>
+      </c>
+      <c r="K64" t="s">
+        <v>72</v>
+      </c>
+      <c r="L64">
+        <v>0</v>
+      </c>
+      <c r="M64">
+        <v>0</v>
+      </c>
+      <c r="N64">
+        <v>0</v>
+      </c>
+      <c r="O64">
+        <v>0</v>
+      </c>
+      <c r="P64">
+        <v>0</v>
+      </c>
+      <c r="Q64">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65">
+        <v>1</v>
+      </c>
+      <c r="C65" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" t="s">
+        <v>10</v>
+      </c>
+      <c r="F65" t="s">
+        <v>11</v>
+      </c>
+      <c r="G65" t="s">
+        <v>12</v>
+      </c>
+      <c r="H65" t="s">
+        <v>13</v>
+      </c>
+      <c r="I65">
+        <v>3</v>
+      </c>
+      <c r="J65" t="s">
+        <v>14</v>
+      </c>
+      <c r="K65" t="s">
+        <v>15</v>
+      </c>
+      <c r="L65">
+        <v>0</v>
+      </c>
+      <c r="M65">
+        <v>0</v>
+      </c>
+      <c r="N65">
+        <v>0</v>
+      </c>
+      <c r="O65">
+        <v>0</v>
+      </c>
+      <c r="P65">
+        <v>0</v>
+      </c>
+      <c r="Q65">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A66">
+        <v>9</v>
+      </c>
+      <c r="B66">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>8</v>
+      </c>
+      <c r="D66" t="s">
+        <v>9</v>
+      </c>
+      <c r="E66" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" t="s">
+        <v>11</v>
+      </c>
+      <c r="G66" t="s">
+        <v>59</v>
+      </c>
+      <c r="H66" t="s">
+        <v>60</v>
+      </c>
+      <c r="I66">
+        <v>3</v>
+      </c>
+      <c r="J66" t="s">
+        <v>14</v>
+      </c>
+      <c r="K66" t="s">
+        <v>61</v>
+      </c>
+      <c r="L66">
+        <v>0</v>
+      </c>
+      <c r="M66">
+        <v>0</v>
+      </c>
+      <c r="N66">
+        <v>0</v>
+      </c>
+      <c r="O66">
+        <v>0</v>
+      </c>
+      <c r="P66">
+        <v>0</v>
+      </c>
+      <c r="Q66">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A67">
+        <v>17</v>
+      </c>
+      <c r="B67">
+        <v>17</v>
+      </c>
+      <c r="C67" t="s">
+        <v>8</v>
+      </c>
+      <c r="D67" t="s">
+        <v>9</v>
+      </c>
+      <c r="E67" t="s">
+        <v>10</v>
+      </c>
+      <c r="F67" t="s">
+        <v>11</v>
+      </c>
+      <c r="G67" t="s">
+        <v>104</v>
+      </c>
+      <c r="H67" t="s">
+        <v>105</v>
+      </c>
+      <c r="I67">
+        <v>3</v>
+      </c>
+      <c r="J67" t="s">
+        <v>14</v>
+      </c>
+      <c r="K67" t="s">
+        <v>106</v>
+      </c>
+      <c r="L67">
+        <v>0</v>
+      </c>
+      <c r="M67">
+        <v>0</v>
+      </c>
+      <c r="N67">
+        <v>0</v>
+      </c>
+      <c r="O67">
+        <v>0</v>
+      </c>
+      <c r="P67">
+        <v>0</v>
+      </c>
+      <c r="Q67">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A68">
+        <v>52</v>
+      </c>
+      <c r="B68">
+        <v>14</v>
+      </c>
+      <c r="C68" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" t="s">
+        <v>73</v>
+      </c>
+      <c r="E68" t="s">
+        <v>74</v>
+      </c>
+      <c r="F68" t="s">
+        <v>11</v>
+      </c>
+      <c r="G68" t="s">
+        <v>223</v>
+      </c>
+      <c r="H68" t="s">
+        <v>224</v>
+      </c>
+      <c r="I68">
+        <v>3</v>
+      </c>
+      <c r="J68">
+        <v>8</v>
+      </c>
+      <c r="K68">
+        <v>0</v>
+      </c>
+      <c r="L68">
+        <v>0</v>
+      </c>
+      <c r="M68" t="s">
+        <v>225</v>
+      </c>
+      <c r="N68">
+        <v>0</v>
+      </c>
+      <c r="O68">
+        <v>0</v>
+      </c>
+      <c r="P68">
+        <v>0</v>
+      </c>
+      <c r="Q68">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A69">
+        <v>54</v>
+      </c>
+      <c r="B69">
+        <v>19</v>
+      </c>
+      <c r="C69" t="s">
+        <v>229</v>
+      </c>
+      <c r="D69" t="s">
+        <v>52</v>
+      </c>
+      <c r="E69" t="s">
+        <v>35</v>
+      </c>
+      <c r="F69" t="s">
+        <v>40</v>
+      </c>
+      <c r="G69" t="s">
+        <v>230</v>
+      </c>
+      <c r="H69" t="s">
+        <v>231</v>
+      </c>
+      <c r="I69">
+        <v>3</v>
+      </c>
+      <c r="J69">
+        <v>8</v>
+      </c>
+      <c r="K69">
+        <v>0</v>
+      </c>
+      <c r="L69">
+        <v>0</v>
+      </c>
+      <c r="M69" t="s">
+        <v>232</v>
+      </c>
+      <c r="N69">
+        <v>0</v>
+      </c>
+      <c r="O69">
+        <v>0</v>
+      </c>
+      <c r="P69">
+        <v>0</v>
+      </c>
+      <c r="Q69">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A70">
+        <v>35</v>
+      </c>
+      <c r="B70">
+        <v>12</v>
+      </c>
+      <c r="C70" t="s">
+        <v>8</v>
+      </c>
+      <c r="D70" t="s">
+        <v>34</v>
+      </c>
+      <c r="E70" t="s">
+        <v>35</v>
+      </c>
+      <c r="F70" t="s">
+        <v>11</v>
+      </c>
+      <c r="G70" t="s">
+        <v>177</v>
+      </c>
+      <c r="H70" t="s">
+        <v>178</v>
+      </c>
+      <c r="I70">
+        <v>3</v>
+      </c>
+      <c r="J70">
+        <v>8</v>
+      </c>
+      <c r="K70">
+        <v>0</v>
+      </c>
+      <c r="L70" t="s">
+        <v>179</v>
+      </c>
+      <c r="M70">
+        <v>0</v>
+      </c>
+      <c r="N70">
+        <v>0</v>
+      </c>
+      <c r="O70">
+        <v>0</v>
+      </c>
+      <c r="P70">
+        <v>0</v>
+      </c>
+      <c r="Q70">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A71">
+        <v>42</v>
+      </c>
+      <c r="B71">
+        <v>20</v>
+      </c>
+      <c r="C71" t="s">
+        <v>8</v>
+      </c>
+      <c r="D71" t="s">
+        <v>34</v>
+      </c>
+      <c r="E71" t="s">
+        <v>35</v>
+      </c>
+      <c r="F71" t="s">
+        <v>11</v>
+      </c>
+      <c r="G71" t="s">
+        <v>197</v>
+      </c>
+      <c r="H71" t="s">
+        <v>198</v>
+      </c>
+      <c r="I71">
+        <v>3</v>
+      </c>
+      <c r="J71">
+        <v>8</v>
+      </c>
+      <c r="K71">
+        <v>0</v>
+      </c>
+      <c r="L71" t="s">
+        <v>199</v>
+      </c>
+      <c r="M71">
+        <v>0</v>
+      </c>
+      <c r="N71">
+        <v>0</v>
+      </c>
+      <c r="O71">
+        <v>0</v>
+      </c>
+      <c r="P71">
+        <v>0</v>
+      </c>
+      <c r="Q71">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A72">
+        <v>108</v>
+      </c>
+      <c r="B72">
+        <v>28</v>
+      </c>
+      <c r="C72" t="s">
+        <v>8</v>
+      </c>
+      <c r="D72" t="s">
+        <v>34</v>
+      </c>
+      <c r="E72" t="s">
+        <v>35</v>
+      </c>
+      <c r="F72" t="s">
+        <v>11</v>
+      </c>
+      <c r="G72" t="s">
+        <v>406</v>
+      </c>
+      <c r="H72" t="s">
+        <v>115</v>
+      </c>
+      <c r="I72">
+        <v>3</v>
+      </c>
+      <c r="J72">
+        <v>8</v>
+      </c>
+      <c r="K72">
+        <v>0</v>
+      </c>
+      <c r="L72">
+        <v>0</v>
+      </c>
+      <c r="M72">
+        <v>0</v>
+      </c>
+      <c r="N72">
+        <v>0</v>
+      </c>
+      <c r="O72">
+        <v>0</v>
+      </c>
+      <c r="P72">
+        <v>0</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="73" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A73">
+        <v>47</v>
+      </c>
+      <c r="B73">
+        <v>6</v>
+      </c>
+      <c r="C73" t="s">
+        <v>8</v>
+      </c>
+      <c r="D73" t="s">
+        <v>112</v>
+      </c>
+      <c r="E73" t="s">
+        <v>113</v>
+      </c>
+      <c r="F73" t="s">
+        <v>40</v>
+      </c>
+      <c r="G73" t="s">
+        <v>209</v>
+      </c>
+      <c r="H73" t="s">
+        <v>210</v>
+      </c>
+      <c r="I73">
+        <v>3</v>
+      </c>
+      <c r="J73">
+        <v>8</v>
+      </c>
+      <c r="K73">
+        <v>0</v>
+      </c>
+      <c r="L73">
+        <v>0</v>
+      </c>
+      <c r="M73" t="s">
+        <v>211</v>
+      </c>
+      <c r="N73">
+        <v>0</v>
+      </c>
+      <c r="O73">
+        <v>0</v>
+      </c>
+      <c r="P73">
+        <v>0</v>
+      </c>
+      <c r="Q73">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A74">
+        <v>37</v>
+      </c>
+      <c r="B74">
+        <v>14</v>
+      </c>
+      <c r="C74" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" t="s">
+        <v>116</v>
+      </c>
+      <c r="E74" t="s">
+        <v>113</v>
+      </c>
+      <c r="F74" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74" t="s">
+        <v>185</v>
+      </c>
+      <c r="H74" t="s">
+        <v>153</v>
+      </c>
+      <c r="I74">
+        <v>3</v>
+      </c>
+      <c r="J74">
+        <v>8</v>
+      </c>
+      <c r="K74">
+        <v>0</v>
+      </c>
+      <c r="L74" t="s">
+        <v>186</v>
+      </c>
+      <c r="M74">
+        <v>0</v>
+      </c>
+      <c r="N74">
+        <v>0</v>
+      </c>
+      <c r="O74">
+        <v>0</v>
+      </c>
+      <c r="P74">
+        <v>0</v>
+      </c>
+      <c r="Q74">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A75">
+        <v>60</v>
+      </c>
+      <c r="B75">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>8</v>
+      </c>
+      <c r="D75" t="s">
+        <v>116</v>
+      </c>
+      <c r="E75" t="s">
+        <v>113</v>
+      </c>
+      <c r="F75" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75" t="s">
+        <v>245</v>
+      </c>
+      <c r="H75" t="s">
+        <v>19</v>
+      </c>
+      <c r="I75">
+        <v>3</v>
+      </c>
+      <c r="J75">
+        <v>8</v>
+      </c>
+      <c r="K75">
+        <v>0</v>
+      </c>
+      <c r="L75">
+        <v>0</v>
+      </c>
+      <c r="M75">
+        <v>0</v>
+      </c>
+      <c r="N75" t="s">
+        <v>246</v>
+      </c>
+      <c r="O75">
+        <v>0</v>
+      </c>
+      <c r="P75">
+        <v>0</v>
+      </c>
+      <c r="Q75">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A76">
+        <v>105</v>
+      </c>
+      <c r="B76">
+        <v>21</v>
+      </c>
+      <c r="C76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D76" t="s">
+        <v>357</v>
+      </c>
+      <c r="E76" t="s">
+        <v>94</v>
+      </c>
+      <c r="F76" t="s">
+        <v>40</v>
+      </c>
+      <c r="G76" t="s">
+        <v>400</v>
+      </c>
+      <c r="H76" t="s">
+        <v>239</v>
+      </c>
+      <c r="I76">
+        <v>3</v>
+      </c>
+      <c r="J76">
+        <v>8</v>
+      </c>
+      <c r="K76">
+        <v>0</v>
+      </c>
+      <c r="L76">
+        <v>0</v>
+      </c>
+      <c r="M76">
+        <v>0</v>
+      </c>
+      <c r="N76">
+        <v>0</v>
+      </c>
+      <c r="O76">
+        <v>0</v>
+      </c>
+      <c r="P76">
+        <v>0</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A77">
+        <v>34</v>
+      </c>
+      <c r="B77">
+        <v>11</v>
+      </c>
+      <c r="C77" t="s">
+        <v>8</v>
+      </c>
+      <c r="D77" t="s">
+        <v>93</v>
+      </c>
+      <c r="E77" t="s">
+        <v>94</v>
+      </c>
+      <c r="F77" t="s">
+        <v>11</v>
+      </c>
+      <c r="G77" t="s">
+        <v>175</v>
+      </c>
+      <c r="H77" t="s">
+        <v>173</v>
+      </c>
+      <c r="I77">
+        <v>3</v>
+      </c>
+      <c r="J77">
+        <v>8</v>
+      </c>
+      <c r="K77">
+        <v>0</v>
+      </c>
+      <c r="L77" t="s">
+        <v>176</v>
+      </c>
+      <c r="M77">
+        <v>0</v>
+      </c>
+      <c r="N77">
+        <v>0</v>
+      </c>
+      <c r="O77">
+        <v>0</v>
+      </c>
+      <c r="P77">
+        <v>0</v>
+      </c>
+      <c r="Q77">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A78">
+        <v>41</v>
+      </c>
+      <c r="B78">
+        <v>19</v>
+      </c>
+      <c r="C78" t="s">
+        <v>8</v>
+      </c>
+      <c r="D78" t="s">
+        <v>93</v>
+      </c>
+      <c r="E78" t="s">
+        <v>94</v>
+      </c>
+      <c r="F78" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" t="s">
+        <v>195</v>
+      </c>
+      <c r="H78" t="s">
+        <v>105</v>
+      </c>
+      <c r="I78">
+        <v>3</v>
+      </c>
+      <c r="J78">
+        <v>8</v>
+      </c>
+      <c r="K78">
+        <v>0</v>
+      </c>
+      <c r="L78" t="s">
+        <v>196</v>
+      </c>
+      <c r="M78">
+        <v>0</v>
+      </c>
+      <c r="N78">
+        <v>0</v>
+      </c>
+      <c r="O78">
+        <v>0</v>
+      </c>
+      <c r="P78">
+        <v>0</v>
+      </c>
+      <c r="Q78">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A79">
+        <v>58</v>
+      </c>
+      <c r="B79">
+        <v>4</v>
+      </c>
+      <c r="C79" t="s">
+        <v>8</v>
+      </c>
+      <c r="D79" t="s">
+        <v>43</v>
+      </c>
+      <c r="E79" t="s">
+        <v>44</v>
+      </c>
+      <c r="F79" t="s">
+        <v>40</v>
+      </c>
+      <c r="G79" t="s">
+        <v>241</v>
+      </c>
+      <c r="H79" t="s">
+        <v>178</v>
+      </c>
+      <c r="I79">
+        <v>3</v>
+      </c>
+      <c r="J79">
+        <v>8</v>
+      </c>
+      <c r="K79">
+        <v>0</v>
+      </c>
+      <c r="L79">
+        <v>0</v>
+      </c>
+      <c r="M79">
+        <v>0</v>
+      </c>
+      <c r="N79" t="s">
+        <v>242</v>
+      </c>
+      <c r="O79">
+        <v>0</v>
+      </c>
+      <c r="P79">
+        <v>0</v>
+      </c>
+      <c r="Q79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A80">
+        <v>59</v>
+      </c>
+      <c r="B80">
+        <v>7</v>
+      </c>
+      <c r="C80" t="s">
+        <v>8</v>
+      </c>
+      <c r="D80" t="s">
+        <v>43</v>
+      </c>
+      <c r="E80" t="s">
+        <v>44</v>
+      </c>
+      <c r="F80" t="s">
+        <v>40</v>
+      </c>
+      <c r="G80" t="s">
+        <v>243</v>
+      </c>
+      <c r="H80" t="s">
+        <v>210</v>
+      </c>
+      <c r="I80">
+        <v>3</v>
+      </c>
+      <c r="J80">
+        <v>8</v>
+      </c>
+      <c r="K80">
+        <v>0</v>
+      </c>
+      <c r="L80">
+        <v>0</v>
+      </c>
+      <c r="M80">
+        <v>0</v>
+      </c>
+      <c r="N80" t="s">
+        <v>244</v>
+      </c>
+      <c r="O80">
+        <v>0</v>
+      </c>
+      <c r="P80">
+        <v>0</v>
+      </c>
+      <c r="Q80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A81">
+        <v>103</v>
+      </c>
+      <c r="B81">
+        <v>13</v>
+      </c>
+      <c r="C81" t="s">
+        <v>356</v>
+      </c>
+      <c r="D81" t="s">
+        <v>43</v>
+      </c>
+      <c r="E81" t="s">
+        <v>44</v>
+      </c>
+      <c r="F81" t="s">
+        <v>40</v>
+      </c>
+      <c r="G81" t="s">
+        <v>397</v>
+      </c>
+      <c r="H81" t="s">
+        <v>281</v>
+      </c>
+      <c r="I81">
+        <v>3</v>
+      </c>
+      <c r="J81">
+        <v>8</v>
+      </c>
+      <c r="K81">
+        <v>0</v>
+      </c>
+      <c r="L81">
+        <v>0</v>
+      </c>
+      <c r="M81">
+        <v>0</v>
+      </c>
+      <c r="N81">
+        <v>0</v>
+      </c>
+      <c r="O81">
+        <v>0</v>
+      </c>
+      <c r="P81">
+        <v>0</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A82">
+        <v>26</v>
+      </c>
+      <c r="B82">
+        <v>2</v>
+      </c>
+      <c r="C82" t="s">
+        <v>8</v>
+      </c>
+      <c r="D82" t="s">
+        <v>107</v>
+      </c>
+      <c r="E82" t="s">
+        <v>44</v>
+      </c>
+      <c r="F82" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" t="s">
+        <v>149</v>
+      </c>
+      <c r="H82" t="s">
+        <v>150</v>
+      </c>
+      <c r="I82">
+        <v>3</v>
+      </c>
+      <c r="J82">
+        <v>8</v>
+      </c>
+      <c r="K82">
+        <v>0</v>
+      </c>
+      <c r="L82" t="s">
+        <v>151</v>
+      </c>
+      <c r="M82">
+        <v>0</v>
+      </c>
+      <c r="N82">
+        <v>0</v>
+      </c>
+      <c r="O82">
+        <v>0</v>
+      </c>
+      <c r="P82">
+        <v>0</v>
+      </c>
+      <c r="Q82">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A83">
+        <v>33</v>
+      </c>
+      <c r="B83">
+        <v>10</v>
+      </c>
+      <c r="C83" t="s">
+        <v>8</v>
+      </c>
+      <c r="D83" t="s">
+        <v>107</v>
+      </c>
+      <c r="E83" t="s">
+        <v>44</v>
+      </c>
+      <c r="F83" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" t="s">
+        <v>172</v>
+      </c>
+      <c r="H83" t="s">
+        <v>173</v>
+      </c>
+      <c r="I83">
+        <v>3</v>
+      </c>
+      <c r="J83">
+        <v>8</v>
+      </c>
+      <c r="K83">
+        <v>0</v>
+      </c>
+      <c r="L83" t="s">
+        <v>174</v>
+      </c>
+      <c r="M83">
+        <v>0</v>
+      </c>
+      <c r="N83">
+        <v>0</v>
+      </c>
+      <c r="O83">
+        <v>0</v>
+      </c>
+      <c r="P83">
+        <v>0</v>
+      </c>
+      <c r="Q83">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A84">
+        <v>55</v>
+      </c>
+      <c r="B84">
+        <v>20</v>
+      </c>
+      <c r="C84" t="s">
+        <v>8</v>
+      </c>
+      <c r="D84" t="s">
+        <v>107</v>
+      </c>
+      <c r="E84" t="s">
+        <v>44</v>
+      </c>
+      <c r="F84" t="s">
+        <v>11</v>
+      </c>
+      <c r="G84" t="s">
+        <v>233</v>
+      </c>
+      <c r="H84" t="s">
+        <v>224</v>
+      </c>
+      <c r="I84">
+        <v>3</v>
+      </c>
+      <c r="J84">
+        <v>8</v>
+      </c>
+      <c r="K84">
+        <v>0</v>
+      </c>
+      <c r="L84">
+        <v>0</v>
+      </c>
+      <c r="M84" t="s">
+        <v>234</v>
+      </c>
+      <c r="N84">
+        <v>0</v>
+      </c>
+      <c r="O84">
+        <v>0</v>
+      </c>
+      <c r="P84">
+        <v>0</v>
+      </c>
+      <c r="Q84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A85">
+        <v>104</v>
+      </c>
+      <c r="B85">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>8</v>
+      </c>
+      <c r="D85" t="s">
+        <v>107</v>
+      </c>
+      <c r="E85" t="s">
+        <v>44</v>
+      </c>
+      <c r="F85" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" t="s">
+        <v>398</v>
+      </c>
+      <c r="H85" t="s">
+        <v>399</v>
+      </c>
+      <c r="I85">
+        <v>3</v>
+      </c>
+      <c r="J85">
+        <v>8</v>
+      </c>
+      <c r="K85">
+        <v>0</v>
+      </c>
+      <c r="L85">
+        <v>0</v>
+      </c>
+      <c r="M85">
+        <v>0</v>
+      </c>
+      <c r="N85">
+        <v>0</v>
+      </c>
+      <c r="O85">
+        <v>0</v>
+      </c>
+      <c r="P85">
+        <v>0</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="86" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A86">
         <v>49</v>
       </c>
-      <c r="F61" t="s">
+      <c r="B86">
+        <v>8</v>
+      </c>
+      <c r="C86" t="s">
+        <v>8</v>
+      </c>
+      <c r="D86" t="s">
+        <v>39</v>
+      </c>
+      <c r="E86" t="s">
+        <v>17</v>
+      </c>
+      <c r="F86" t="s">
+        <v>40</v>
+      </c>
+      <c r="G86" t="s">
+        <v>214</v>
+      </c>
+      <c r="H86" t="s">
+        <v>178</v>
+      </c>
+      <c r="I86">
+        <v>3</v>
+      </c>
+      <c r="J86">
+        <v>8</v>
+      </c>
+      <c r="K86">
+        <v>0</v>
+      </c>
+      <c r="L86">
+        <v>0</v>
+      </c>
+      <c r="M86" t="s">
+        <v>215</v>
+      </c>
+      <c r="N86">
+        <v>0</v>
+      </c>
+      <c r="O86">
+        <v>0</v>
+      </c>
+      <c r="P86">
+        <v>0</v>
+      </c>
+      <c r="Q86">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A87">
+        <v>63</v>
+      </c>
+      <c r="B87">
+        <v>18</v>
+      </c>
+      <c r="C87" t="s">
+        <v>8</v>
+      </c>
+      <c r="D87" t="s">
+        <v>39</v>
+      </c>
+      <c r="E87" t="s">
+        <v>17</v>
+      </c>
+      <c r="F87" t="s">
+        <v>40</v>
+      </c>
+      <c r="G87" t="s">
+        <v>251</v>
+      </c>
+      <c r="H87" t="s">
+        <v>252</v>
+      </c>
+      <c r="I87">
+        <v>3</v>
+      </c>
+      <c r="J87">
+        <v>8</v>
+      </c>
+      <c r="K87">
+        <v>0</v>
+      </c>
+      <c r="L87">
+        <v>0</v>
+      </c>
+      <c r="M87">
+        <v>0</v>
+      </c>
+      <c r="N87" t="s">
+        <v>253</v>
+      </c>
+      <c r="O87">
+        <v>0</v>
+      </c>
+      <c r="P87">
+        <v>0</v>
+      </c>
+      <c r="Q87">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A88">
+        <v>106</v>
+      </c>
+      <c r="B88">
+        <v>24</v>
+      </c>
+      <c r="C88" t="s">
+        <v>8</v>
+      </c>
+      <c r="D88" t="s">
+        <v>39</v>
+      </c>
+      <c r="E88" t="s">
+        <v>17</v>
+      </c>
+      <c r="F88" t="s">
+        <v>40</v>
+      </c>
+      <c r="G88" t="s">
+        <v>402</v>
+      </c>
+      <c r="H88" t="s">
+        <v>105</v>
+      </c>
+      <c r="I88">
+        <v>3</v>
+      </c>
+      <c r="J88">
+        <v>8</v>
+      </c>
+      <c r="K88">
+        <v>0</v>
+      </c>
+      <c r="L88">
+        <v>0</v>
+      </c>
+      <c r="M88">
+        <v>0</v>
+      </c>
+      <c r="N88">
+        <v>0</v>
+      </c>
+      <c r="O88">
+        <v>0</v>
+      </c>
+      <c r="P88">
+        <v>0</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A89">
+        <v>44</v>
+      </c>
+      <c r="B89">
+        <v>2</v>
+      </c>
+      <c r="C89" t="s">
+        <v>8</v>
+      </c>
+      <c r="D89" t="s">
         <v>16</v>
       </c>
-      <c r="G61" t="s">
+      <c r="E89" t="s">
+        <v>17</v>
+      </c>
+      <c r="F89" t="s">
+        <v>11</v>
+      </c>
+      <c r="G89" t="s">
+        <v>203</v>
+      </c>
+      <c r="H89" t="s">
+        <v>60</v>
+      </c>
+      <c r="I89">
+        <v>3</v>
+      </c>
+      <c r="J89">
+        <v>8</v>
+      </c>
+      <c r="K89">
+        <v>0</v>
+      </c>
+      <c r="L89">
+        <v>0</v>
+      </c>
+      <c r="M89" t="s">
+        <v>204</v>
+      </c>
+      <c r="N89">
+        <v>0</v>
+      </c>
+      <c r="O89">
+        <v>0</v>
+      </c>
+      <c r="P89">
+        <v>0</v>
+      </c>
+      <c r="Q89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A90">
+        <v>45</v>
+      </c>
+      <c r="B90">
+        <v>4</v>
+      </c>
+      <c r="C90" t="s">
+        <v>8</v>
+      </c>
+      <c r="D90" t="s">
+        <v>16</v>
+      </c>
+      <c r="E90" t="s">
+        <v>17</v>
+      </c>
+      <c r="F90" t="s">
+        <v>11</v>
+      </c>
+      <c r="G90" t="s">
+        <v>205</v>
+      </c>
+      <c r="H90" t="s">
+        <v>206</v>
+      </c>
+      <c r="I90">
+        <v>3</v>
+      </c>
+      <c r="J90">
+        <v>8</v>
+      </c>
+      <c r="K90">
+        <v>0</v>
+      </c>
+      <c r="L90">
+        <v>0</v>
+      </c>
+      <c r="M90" t="s">
+        <v>196</v>
+      </c>
+      <c r="N90">
+        <v>0</v>
+      </c>
+      <c r="O90">
+        <v>0</v>
+      </c>
+      <c r="P90">
+        <v>0</v>
+      </c>
+      <c r="Q90">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A91">
+        <v>46</v>
+      </c>
+      <c r="B91">
+        <v>5</v>
+      </c>
+      <c r="C91" t="s">
+        <v>8</v>
+      </c>
+      <c r="D91" t="s">
+        <v>16</v>
+      </c>
+      <c r="E91" t="s">
+        <v>17</v>
+      </c>
+      <c r="F91" t="s">
+        <v>11</v>
+      </c>
+      <c r="G91" t="s">
+        <v>207</v>
+      </c>
+      <c r="H91" t="s">
+        <v>206</v>
+      </c>
+      <c r="I91">
+        <v>3</v>
+      </c>
+      <c r="J91">
+        <v>8</v>
+      </c>
+      <c r="K91">
+        <v>0</v>
+      </c>
+      <c r="L91">
+        <v>0</v>
+      </c>
+      <c r="M91" t="s">
+        <v>208</v>
+      </c>
+      <c r="N91">
+        <v>0</v>
+      </c>
+      <c r="O91">
+        <v>0</v>
+      </c>
+      <c r="P91">
+        <v>0</v>
+      </c>
+      <c r="Q91">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A92">
+        <v>99</v>
+      </c>
+      <c r="B92">
+        <v>1</v>
+      </c>
+      <c r="C92" t="s">
+        <v>8</v>
+      </c>
+      <c r="D92" t="s">
+        <v>16</v>
+      </c>
+      <c r="E92" t="s">
+        <v>17</v>
+      </c>
+      <c r="F92" t="s">
+        <v>11</v>
+      </c>
+      <c r="G92" t="s">
+        <v>388</v>
+      </c>
+      <c r="H92" t="s">
+        <v>105</v>
+      </c>
+      <c r="I92">
+        <v>3</v>
+      </c>
+      <c r="J92">
+        <v>8</v>
+      </c>
+      <c r="K92">
+        <v>0</v>
+      </c>
+      <c r="L92">
+        <v>0</v>
+      </c>
+      <c r="M92">
+        <v>0</v>
+      </c>
+      <c r="N92">
+        <v>0</v>
+      </c>
+      <c r="O92">
+        <v>0</v>
+      </c>
+      <c r="P92">
+        <v>0</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A93">
+        <v>107</v>
+      </c>
+      <c r="B93">
+        <v>25</v>
+      </c>
+      <c r="C93" t="s">
+        <v>8</v>
+      </c>
+      <c r="D93" t="s">
+        <v>16</v>
+      </c>
+      <c r="E93" t="s">
+        <v>17</v>
+      </c>
+      <c r="F93" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" t="s">
+        <v>403</v>
+      </c>
+      <c r="H93" t="s">
+        <v>404</v>
+      </c>
+      <c r="I93">
+        <v>3</v>
+      </c>
+      <c r="J93">
+        <v>8</v>
+      </c>
+      <c r="K93">
+        <v>0</v>
+      </c>
+      <c r="L93">
+        <v>0</v>
+      </c>
+      <c r="M93">
+        <v>0</v>
+      </c>
+      <c r="N93">
+        <v>0</v>
+      </c>
+      <c r="O93">
+        <v>0</v>
+      </c>
+      <c r="P93">
+        <v>0</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A94">
+        <v>43</v>
+      </c>
+      <c r="B94">
+        <v>1</v>
+      </c>
+      <c r="C94" t="s">
+        <v>8</v>
+      </c>
+      <c r="D94" t="s">
+        <v>200</v>
+      </c>
+      <c r="E94" t="s">
+        <v>69</v>
+      </c>
+      <c r="F94" t="s">
+        <v>11</v>
+      </c>
+      <c r="G94" t="s">
+        <v>201</v>
+      </c>
+      <c r="H94" t="s">
+        <v>27</v>
+      </c>
+      <c r="I94">
+        <v>3</v>
+      </c>
+      <c r="J94">
+        <v>8</v>
+      </c>
+      <c r="K94">
+        <v>0</v>
+      </c>
+      <c r="L94">
+        <v>0</v>
+      </c>
+      <c r="M94" t="s">
+        <v>202</v>
+      </c>
+      <c r="N94">
+        <v>0</v>
+      </c>
+      <c r="O94">
+        <v>0</v>
+      </c>
+      <c r="P94">
+        <v>0</v>
+      </c>
+      <c r="Q94">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A95">
+        <v>61</v>
+      </c>
+      <c r="B95">
+        <v>11</v>
+      </c>
+      <c r="C95" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" t="s">
+        <v>200</v>
+      </c>
+      <c r="E95" t="s">
+        <v>69</v>
+      </c>
+      <c r="F95" t="s">
+        <v>11</v>
+      </c>
+      <c r="G95" t="s">
+        <v>247</v>
+      </c>
+      <c r="H95" t="s">
+        <v>239</v>
+      </c>
+      <c r="I95">
+        <v>3</v>
+      </c>
+      <c r="J95">
+        <v>8</v>
+      </c>
+      <c r="K95">
+        <v>0</v>
+      </c>
+      <c r="L95">
+        <v>0</v>
+      </c>
+      <c r="M95">
+        <v>0</v>
+      </c>
+      <c r="N95" t="s">
+        <v>248</v>
+      </c>
+      <c r="O95">
+        <v>0</v>
+      </c>
+      <c r="P95">
+        <v>0</v>
+      </c>
+      <c r="Q95">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A96">
+        <v>100</v>
+      </c>
+      <c r="B96">
+        <v>2</v>
+      </c>
+      <c r="C96" t="s">
+        <v>8</v>
+      </c>
+      <c r="D96" t="s">
+        <v>200</v>
+      </c>
+      <c r="E96" t="s">
+        <v>69</v>
+      </c>
+      <c r="F96" t="s">
+        <v>11</v>
+      </c>
+      <c r="G96" t="s">
+        <v>390</v>
+      </c>
+      <c r="H96" t="s">
+        <v>391</v>
+      </c>
+      <c r="I96">
+        <v>3</v>
+      </c>
+      <c r="J96">
+        <v>8</v>
+      </c>
+      <c r="K96">
+        <v>0</v>
+      </c>
+      <c r="L96">
+        <v>0</v>
+      </c>
+      <c r="M96">
+        <v>0</v>
+      </c>
+      <c r="N96">
+        <v>0</v>
+      </c>
+      <c r="O96">
+        <v>0</v>
+      </c>
+      <c r="P96">
+        <v>0</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A97">
+        <v>53</v>
+      </c>
+      <c r="B97">
+        <v>17</v>
+      </c>
+      <c r="C97" t="s">
+        <v>8</v>
+      </c>
+      <c r="D97" t="s">
+        <v>180</v>
+      </c>
+      <c r="E97" t="s">
+        <v>128</v>
+      </c>
+      <c r="F97" t="s">
+        <v>40</v>
+      </c>
+      <c r="G97" t="s">
+        <v>226</v>
+      </c>
+      <c r="H97" t="s">
+        <v>227</v>
+      </c>
+      <c r="I97">
+        <v>3</v>
+      </c>
+      <c r="J97">
+        <v>8</v>
+      </c>
+      <c r="K97">
+        <v>0</v>
+      </c>
+      <c r="L97">
+        <v>0</v>
+      </c>
+      <c r="M97" t="s">
+        <v>228</v>
+      </c>
+      <c r="N97">
+        <v>0</v>
+      </c>
+      <c r="O97">
+        <v>0</v>
+      </c>
+      <c r="P97">
+        <v>0</v>
+      </c>
+      <c r="Q97">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A98">
+        <v>109</v>
+      </c>
+      <c r="B98">
+        <v>29</v>
+      </c>
+      <c r="C98" t="s">
+        <v>8</v>
+      </c>
+      <c r="D98" t="s">
+        <v>180</v>
+      </c>
+      <c r="E98" t="s">
+        <v>128</v>
+      </c>
+      <c r="F98" t="s">
+        <v>40</v>
+      </c>
+      <c r="G98" t="s">
+        <v>408</v>
+      </c>
+      <c r="H98" t="s">
+        <v>391</v>
+      </c>
+      <c r="I98">
+        <v>3</v>
+      </c>
+      <c r="J98">
+        <v>8</v>
+      </c>
+      <c r="K98">
+        <v>0</v>
+      </c>
+      <c r="L98">
+        <v>0</v>
+      </c>
+      <c r="M98">
+        <v>0</v>
+      </c>
+      <c r="N98">
+        <v>0</v>
+      </c>
+      <c r="O98">
+        <v>0</v>
+      </c>
+      <c r="P98">
+        <v>0</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="99" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A99">
+        <v>29</v>
+      </c>
+      <c r="B99">
+        <v>5</v>
+      </c>
+      <c r="C99" t="s">
+        <v>160</v>
+      </c>
+      <c r="D99" t="s">
+        <v>127</v>
+      </c>
+      <c r="E99" t="s">
+        <v>128</v>
+      </c>
+      <c r="F99" t="s">
+        <v>11</v>
+      </c>
+      <c r="G99" t="s">
+        <v>161</v>
+      </c>
+      <c r="H99" t="s">
+        <v>105</v>
+      </c>
+      <c r="I99">
+        <v>3</v>
+      </c>
+      <c r="J99">
+        <v>8</v>
+      </c>
+      <c r="K99">
+        <v>0</v>
+      </c>
+      <c r="L99" t="s">
+        <v>162</v>
+      </c>
+      <c r="M99">
+        <v>0</v>
+      </c>
+      <c r="N99">
+        <v>0</v>
+      </c>
+      <c r="O99">
+        <v>0</v>
+      </c>
+      <c r="P99">
+        <v>0</v>
+      </c>
+      <c r="Q99">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A100">
+        <v>51</v>
+      </c>
+      <c r="B100">
+        <v>12</v>
+      </c>
+      <c r="C100" t="s">
+        <v>8</v>
+      </c>
+      <c r="D100" t="s">
+        <v>127</v>
+      </c>
+      <c r="E100" t="s">
+        <v>128</v>
+      </c>
+      <c r="F100" t="s">
+        <v>11</v>
+      </c>
+      <c r="G100" t="s">
+        <v>220</v>
+      </c>
+      <c r="H100" t="s">
+        <v>221</v>
+      </c>
+      <c r="I100">
+        <v>3</v>
+      </c>
+      <c r="J100">
+        <v>8</v>
+      </c>
+      <c r="K100">
+        <v>0</v>
+      </c>
+      <c r="L100">
+        <v>0</v>
+      </c>
+      <c r="M100" t="s">
+        <v>222</v>
+      </c>
+      <c r="N100">
+        <v>0</v>
+      </c>
+      <c r="O100">
+        <v>0</v>
+      </c>
+      <c r="P100">
+        <v>0</v>
+      </c>
+      <c r="Q100">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A101">
+        <v>57</v>
+      </c>
+      <c r="B101">
+        <v>2</v>
+      </c>
+      <c r="C101" t="s">
+        <v>8</v>
+      </c>
+      <c r="D101" t="s">
+        <v>127</v>
+      </c>
+      <c r="E101" t="s">
+        <v>128</v>
+      </c>
+      <c r="F101" t="s">
+        <v>11</v>
+      </c>
+      <c r="G101" t="s">
+        <v>238</v>
+      </c>
+      <c r="H101" t="s">
+        <v>239</v>
+      </c>
+      <c r="I101">
+        <v>3</v>
+      </c>
+      <c r="J101">
+        <v>8</v>
+      </c>
+      <c r="K101">
+        <v>0</v>
+      </c>
+      <c r="L101">
+        <v>0</v>
+      </c>
+      <c r="M101">
+        <v>0</v>
+      </c>
+      <c r="N101" t="s">
         <v>240</v>
       </c>
-      <c r="H61" t="s">
-[...55 lines deleted...]
-      <c r="F62" t="s">
+      <c r="O101">
+        <v>0</v>
+      </c>
+      <c r="P101">
+        <v>0</v>
+      </c>
+      <c r="Q101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A102">
+        <v>39</v>
+      </c>
+      <c r="B102">
+        <v>17</v>
+      </c>
+      <c r="C102" t="s">
+        <v>8</v>
+      </c>
+      <c r="D102" t="s">
+        <v>189</v>
+      </c>
+      <c r="E102" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" t="s">
+        <v>40</v>
+      </c>
+      <c r="G102" t="s">
+        <v>190</v>
+      </c>
+      <c r="H102" t="s">
+        <v>173</v>
+      </c>
+      <c r="I102">
+        <v>3</v>
+      </c>
+      <c r="J102">
+        <v>8</v>
+      </c>
+      <c r="K102">
+        <v>0</v>
+      </c>
+      <c r="L102" t="s">
+        <v>191</v>
+      </c>
+      <c r="M102">
+        <v>0</v>
+      </c>
+      <c r="N102">
+        <v>0</v>
+      </c>
+      <c r="O102">
+        <v>0</v>
+      </c>
+      <c r="P102">
+        <v>0</v>
+      </c>
+      <c r="Q102">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A103">
+        <v>25</v>
+      </c>
+      <c r="B103">
+        <v>1</v>
+      </c>
+      <c r="C103" t="s">
+        <v>8</v>
+      </c>
+      <c r="D103" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103" t="s">
+        <v>146</v>
+      </c>
+      <c r="H103" t="s">
+        <v>147</v>
+      </c>
+      <c r="I103">
+        <v>3</v>
+      </c>
+      <c r="J103">
+        <v>8</v>
+      </c>
+      <c r="K103">
+        <v>0</v>
+      </c>
+      <c r="L103" t="s">
+        <v>148</v>
+      </c>
+      <c r="M103">
+        <v>0</v>
+      </c>
+      <c r="N103">
+        <v>0</v>
+      </c>
+      <c r="O103">
+        <v>0</v>
+      </c>
+      <c r="P103">
+        <v>0</v>
+      </c>
+      <c r="Q103">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A104">
+        <v>27</v>
+      </c>
+      <c r="B104">
+        <v>3</v>
+      </c>
+      <c r="C104" t="s">
+        <v>8</v>
+      </c>
+      <c r="D104" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" t="s">
+        <v>152</v>
+      </c>
+      <c r="H104" t="s">
+        <v>153</v>
+      </c>
+      <c r="I104">
+        <v>3</v>
+      </c>
+      <c r="J104">
+        <v>8</v>
+      </c>
+      <c r="K104">
+        <v>0</v>
+      </c>
+      <c r="L104" t="s">
+        <v>154</v>
+      </c>
+      <c r="M104">
+        <v>0</v>
+      </c>
+      <c r="N104">
+        <v>0</v>
+      </c>
+      <c r="O104">
+        <v>0</v>
+      </c>
+      <c r="P104">
+        <v>0</v>
+      </c>
+      <c r="Q104">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A105">
+        <v>30</v>
+      </c>
+      <c r="B105">
+        <v>6</v>
+      </c>
+      <c r="C105" t="s">
+        <v>8</v>
+      </c>
+      <c r="D105" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" t="s">
+        <v>163</v>
+      </c>
+      <c r="H105" t="s">
+        <v>71</v>
+      </c>
+      <c r="I105">
+        <v>3</v>
+      </c>
+      <c r="J105">
+        <v>8</v>
+      </c>
+      <c r="K105">
+        <v>0</v>
+      </c>
+      <c r="L105" t="s">
+        <v>164</v>
+      </c>
+      <c r="M105">
+        <v>0</v>
+      </c>
+      <c r="N105">
+        <v>0</v>
+      </c>
+      <c r="O105">
+        <v>0</v>
+      </c>
+      <c r="P105">
+        <v>0</v>
+      </c>
+      <c r="Q105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A106">
+        <v>48</v>
+      </c>
+      <c r="B106">
+        <v>7</v>
+      </c>
+      <c r="C106" t="s">
+        <v>8</v>
+      </c>
+      <c r="D106" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" t="s">
+        <v>212</v>
+      </c>
+      <c r="H106" t="s">
+        <v>105</v>
+      </c>
+      <c r="I106">
+        <v>3</v>
+      </c>
+      <c r="J106">
+        <v>8</v>
+      </c>
+      <c r="K106">
+        <v>0</v>
+      </c>
+      <c r="L106">
+        <v>0</v>
+      </c>
+      <c r="M106" t="s">
+        <v>213</v>
+      </c>
+      <c r="N106">
+        <v>0</v>
+      </c>
+      <c r="O106">
+        <v>0</v>
+      </c>
+      <c r="P106">
+        <v>0</v>
+      </c>
+      <c r="Q106">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A107">
+        <v>62</v>
+      </c>
+      <c r="B107">
         <v>16</v>
       </c>
-      <c r="G62" t="s">
-[...55 lines deleted...]
-      <c r="E63" t="s">
+      <c r="C107" t="s">
+        <v>8</v>
+      </c>
+      <c r="D107" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" t="s">
+        <v>249</v>
+      </c>
+      <c r="H107" t="s">
+        <v>239</v>
+      </c>
+      <c r="I107">
+        <v>3</v>
+      </c>
+      <c r="J107">
+        <v>8</v>
+      </c>
+      <c r="K107">
+        <v>0</v>
+      </c>
+      <c r="L107">
+        <v>0</v>
+      </c>
+      <c r="M107">
+        <v>0</v>
+      </c>
+      <c r="N107" t="s">
+        <v>250</v>
+      </c>
+      <c r="O107">
+        <v>0</v>
+      </c>
+      <c r="P107">
+        <v>0</v>
+      </c>
+      <c r="Q107">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A108">
+        <v>66</v>
+      </c>
+      <c r="B108">
         <v>22</v>
       </c>
-      <c r="F63" t="s">
-[...85 lines deleted...]
-      <c r="N64" s="3" t="s">
+      <c r="C108" t="s">
+        <v>8</v>
+      </c>
+      <c r="D108" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" t="s">
         <v>260</v>
       </c>
-      <c r="O64" s="3">
-[...1069 lines deleted...]
-        <v>0</v>
+      <c r="H108" t="s">
+        <v>182</v>
+      </c>
+      <c r="I108">
+        <v>3</v>
+      </c>
+      <c r="J108">
+        <v>8</v>
+      </c>
+      <c r="K108">
+        <v>0</v>
+      </c>
+      <c r="L108">
+        <v>0</v>
+      </c>
+      <c r="M108">
+        <v>0</v>
+      </c>
+      <c r="N108" t="s">
+        <v>261</v>
+      </c>
+      <c r="O108">
+        <v>0</v>
+      </c>
+      <c r="P108">
+        <v>0</v>
+      </c>
+      <c r="Q108">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A109">
+        <v>101</v>
+      </c>
+      <c r="B109">
+        <v>3</v>
+      </c>
+      <c r="C109" t="s">
+        <v>8</v>
+      </c>
+      <c r="D109" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109" t="s">
+        <v>10</v>
+      </c>
+      <c r="F109" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" t="s">
+        <v>393</v>
+      </c>
+      <c r="H109" t="s">
+        <v>105</v>
+      </c>
+      <c r="I109">
+        <v>3</v>
+      </c>
+      <c r="J109">
+        <v>8</v>
+      </c>
+      <c r="K109">
+        <v>0</v>
+      </c>
+      <c r="L109">
+        <v>0</v>
+      </c>
+      <c r="M109">
+        <v>0</v>
+      </c>
+      <c r="N109">
+        <v>0</v>
+      </c>
+      <c r="O109">
+        <v>0</v>
+      </c>
+      <c r="P109">
+        <v>0</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="110" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A110">
+        <v>102</v>
+      </c>
+      <c r="B110">
+        <v>4</v>
+      </c>
+      <c r="C110" t="s">
+        <v>8</v>
+      </c>
+      <c r="D110" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110" t="s">
+        <v>11</v>
+      </c>
+      <c r="G110" t="s">
+        <v>395</v>
+      </c>
+      <c r="H110" t="s">
+        <v>383</v>
+      </c>
+      <c r="I110">
+        <v>3</v>
+      </c>
+      <c r="J110">
+        <v>8</v>
+      </c>
+      <c r="K110">
+        <v>0</v>
+      </c>
+      <c r="L110">
+        <v>0</v>
+      </c>
+      <c r="M110">
+        <v>0</v>
+      </c>
+      <c r="N110">
+        <v>0</v>
+      </c>
+      <c r="O110">
+        <v>0</v>
+      </c>
+      <c r="P110">
+        <v>0</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>396</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:T1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-[...4 lines deleted...]
-    <sortCondition ref="F2:F81"/>
+  <autoFilter ref="A1:Q1" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:Q110">
+    <sortCondition descending="1" ref="I2:I110"/>
+    <sortCondition descending="1" ref="J2:J110"/>
+    <sortCondition descending="1" ref="E2:E110"/>
+    <sortCondition ref="F2:F110"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>RunByNight</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>